--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -295,51 +295,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PRIX ET DISTINCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2026 : </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Distinction du Collège des sociétés savantes académiques de France dans le cadre de l’initiative « Femmes en tête 2026 »</w:t>
+          <w:t xml:space="preserve">Lauréate de la campagne « Femmes en tête 2026 » du Collège des sociétés savantes académiques de France</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2024 : </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Prix de la Jeune Recherche décerné par la Métropole de Lyon et la Ville de Lyon, en partenariat avec l'Université de Lyon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -1137,178 +1137,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retracer l'histoire d'une entreprise et de ses réalisations à partir de la collecte de ses archives. L’exemple des fonds photographiques des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Histoires de collectes photographiques, Marie-Ève Bouillon et Camille Viala Rouy (dir.) (n° 150), pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monneret et Jean-Michel Steiner, Willy Ronis en reportage à Saint‑Étienne. Une enquête au cœur de la grève de 1948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11r5j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11r5j⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04660807v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04812523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler les pratiques commerciales : le rôle de l’image dans la surveillance des gérants d’épiceries Casino au début du XXe siècle</w:t>
               </w:r>
@@ -1366,1252 +1366,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publicité déguisée ? À propos de La Revue du médecin et d’Art et Médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire comme portrait de pays : la traversée de la France en automobile dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109175ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : La photographie publicitaire de l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche à propos de la photographie publicitaire de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Yoon Han</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’image et de la communication dans le corporatisme et la stratégie managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Éditorial : La photographie publicitaire de l'entre-deux-guerres</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bernard et les premiers pas de la photographie dans l’affiche publicitaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.1825⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ji-Yoon Han</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarice Amao et Emmanuelle Kouchner dir., Charlotte Perriand. Comment voulons-nous vivre ? Politique du photomontage, Arles, Actes sud, 2021, 238 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2606⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Hervé Degand</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages de la photographie par Casino durant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Aguilar et Éléonore Challine dir., L’Enseigne. Une histoire visuelle et matérielle (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2591⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L’itinéraire comme portrait de pays : la traversée de la France en automobile dans les années 1930</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfrigérateur, cuisinière et percolateur… Confort moderne et libération de la femme dans le graphisme publicitaire des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1109175ar⟩</w:t>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, X-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ephaistos.9863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux, Enquêtes. Nouvelles formes de photographie documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatica.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du travail dans les photographies publicitaires des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Paris à Biarritz avec Germaine Krull et Claude Farrère : Un voyage phototextuel à l’ère du développement de l’automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica1334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’image par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2621⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...578 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus et enjeux de patrimonialisation : mise en perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Amis du Crozet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619424v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04619434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial. Un exemple de photographie publicitaire industrielle de la modernité</w:t>
               </w:r>
@@ -3068,345 +3068,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire et décliner son image de marque. Casino, précurseur de l’utilisation des techniques publicitaires modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Céline Callens; Hervé Joly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Métamorphoses du commerce. L’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.213-237, 2024, 978-2-86272-783-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une revue de presse de la rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Méaux et Pierre Suchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces du Furan. Une enquête photographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Filigranes, pp.170-179, 2024, 978-2-35046-628-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Anne-Céline Callens; Hervé Joly. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’industrie textile française de l’entre-deux-guerres : savoir-faire du travail du fil ou savoir-faire photographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Hammen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Métamorphoses du commerce. L’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.213-237, 2024, 978-2-86272-783-7</w:t>
+              <w:t xml:space="preserve">Les Savoir-faire de la mode, Tome 1 : Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions B42</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2023, 9782494983007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing the French Textile Industry in the Interwar Period: Textile Expertise or Photographic Expertise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilie Hammen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crafts of Fashion, Volume 1: Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions B42</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-163, 2023, 978-2-494983-06-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269486v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04269477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instants suspendus. À propos des mineurs de Rajak Ohanian</w:t>
               </w:r>
@@ -3528,186 +3528,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial ou l’art de la mise en page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaëlle BERTRAND et Jérémie NUEL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pro Forma 1 : Œuvre, objet, image, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses d’URL, n.p. (chapitre G), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fonds Paul-Martial : un partenariat de recherche entre musée et université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Voltz et Alexandre Quoi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections. Catalogue des collections du Musée d’art moderne et contemporain de Saint-Étienne Métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoeck ; MAMC+</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-205, 2021, 978-94-6161-527-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snoeck ; MAMC+</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03949115v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03949013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et valorisation d’archives numérisées : le cas du fonds Paul-Martial</w:t>
               </w:r>
@@ -3773,253 +3773,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bonhomme Casino de Cassandre ou le don d’ubiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Caroline Janand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casino. Vendre de tout, être partout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SivanaEditoriale, pp.80-83, 2019, 9788836640102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la construction aux sols altérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens; Jordi Ballesta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographier le chantier. Transformation, inachèvement, altération, désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2019, 9791037001610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04547434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le bonhomme Casino de Cassandre ou le don d’ubiquité</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorégraphie de la photographie publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Caroline Janand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casino. Vendre de tout, être partout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SivanaEditoriale, pp.80-83, 2019, 9788836640102</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, SivanaEditoriale, pp.100-101, 2019, 9788836640102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4177,100 +4177,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrealism, dreams and the unconscious</w:t>
+                <w:t xml:space="preserve">Figures and portraits in Western Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.74-75, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.36-37, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619445v1</w:t>
+                <w:t xml:space="preserve">hal-04619440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Cubism revolution to Purism</w:t>
               </w:r>
@@ -4323,100 +4323,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures and portraits in Western Art</w:t>
+                <w:t xml:space="preserve">Surrealism, dreams and the unconscious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.36-37, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.74-75, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619440v1</w:t>
+                <w:t xml:space="preserve">hal-04619445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach to landscapes</w:t>
               </w:r>
@@ -4697,186 +4697,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien d’Anne-Céline Callens et Pauline Jurado Barroso avec le photographe François Deladerrière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Jurado Barroso</w:t>
+                <w:t xml:space="preserve">Introduction : Les représentations artistiques des lieux du travail industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens et Pauline Jurado Barroso (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, architecture, paysage. À l’époque post-industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.237-247, 2015, 978-2-86272-672-4</w:t>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.9-16, 2015, 978-2-86272-672-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619436v1</w:t>
+                <w:t xml:space="preserve">hal-04619413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les représentations artistiques des lieux du travail industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+                <w:t xml:space="preserve">Entretien d’Anne-Céline Callens et Pauline Jurado Barroso avec le photographe François Deladerrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jurado Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens et Pauline Jurado Barroso (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, architecture, paysage. À l’époque post-industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.9-16, 2015, 978-2-86272-672-4</w:t>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.237-247, 2015, 978-2-86272-672-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619413v1</w:t>
+                <w:t xml:space="preserve">hal-04619436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction / Matériau / Forme : la représentation de l’architecture industrielle par les photographes des Éditions Paul-Martial</w:t>
               </w:r>
@@ -5233,177 +5233,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Monet to Soulages: Paths of Modern Western Painting（1800-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Considérer le monde #1. Facettes d'une collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909736v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04911754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard(s) sur l’industrie</w:t>
               </w:r>
@@ -5621,463 +5621,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the dimensions of social inclusion in vocational education in arts and crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skill needs assessment for the arts and crafts sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...352 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6334,165 +6334,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
+                <w:t xml:space="preserve">Quand la publicité flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Feb 2026, Médiathèque de Saint-Genest-Lerpt, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Jan 2026, Saint-Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491838v1</w:t>
+                <w:t xml:space="preserve">hal-05466067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la publicité flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Jan 2026, Saint-Galmier, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Feb 2026, Médiathèque de Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466067v1</w:t>
+                <w:t xml:space="preserve">hal-05491838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la pub dit de nous. La publicité, miroir de la société</w:t>
               </w:r>
@@ -6541,3335 +6541,3335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Studio photographique Lucas à Roanne (années 1920-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Journaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Roanne, Espace Congrès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, MJC, Saint-Chamond, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créatif·ve·s anonymes et formes minorées de la publicité. À propos de quelques emballages du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire emboîtement, Séance 3 : Nos logos. Boîtes de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samir Boumediene (dir.), Oct 2025, MUCEM, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Université Jean Monnet, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet de recherche et de valorisation des archives de l’entreprise Casino (2017-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, MJC, Saint-Chamond, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Université Jean Monnet, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds photographique du studio Lucas. Une approche de l’activité industrielle, commerciale et sociale du territoire roannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985242v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axelle Journaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les lieux du patrimoine : les collections à l’épreuve du territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, ENSSIB, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cadre de présentation des objets au cadre de sa représentation. Petit panorama des photographies de vitrines de commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Du cadre à la bordure (arts plastiques, musique et cinéma)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Joubert, Benjamin Labé, Frédéric Montégu et Viviane Waschbusch (dir.), Jun 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots, la puissance des images. Quand la publicité exerce son pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Penser le(s) langage(s) : pouvoir et limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Junior Graphé (dir.), Oct 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le travail. Des beaux-arts à la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, May 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professions invisibles de la création publicitaire du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "De l’invisibilité à la visibilité - Opus 4 : L(es) invisible(s) dans les arts et le cinéma"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Dualé et Anne-Lise Marin-Lamellet (dir.), Apr 2024, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier de la station d'épuration du Porchon par Ito Josué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le photographe et l'eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens, Danièle Méaux, Julie Noirot et Jonathan Tichit (dir.), Nov 2024, École nationale supérieure d'architecture de Saint-Étienne ; Université Lyon 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le travail. Peinture, photographie, cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Jun 2024, Université Jean Monnet, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Roanne, Espace Congrès, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Dec 2023, Maison de la culture, Firminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créatif·ve·s anonymes et formes minorées de la publicité. À propos de quelques emballages du début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de la ménagère dans la publicité de l’entre-deux-guerres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire emboîtement, Séance 3 : Nos logos. Boîtes de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samir Boumediene (dir.), Oct 2025, MUCEM, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Discours publicitaires, discours genrés : vers une société post genre ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Bordet, Muriel Cassel-Piccot, Nathalie Deley et Denis Jamet, Mar 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...456 lines deleted...]
-                <w:t xml:space="preserve">Représenter le travail. Des beaux-arts à la publicité</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, May 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Jan 2023, Université Jean Monnet, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du cadre de présentation des objets au cadre de sa représentation. Petit panorama des photographies de vitrines de commerces</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences and interpenetrations in French modernity, between artistic avant-gardes and advertising graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Du cadre à la bordure (arts plastiques, musique et cinéma)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Joubert, Benjamin Labé, Frédéric Montégu et Viviane Waschbusch (dir.), Jun 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Avant-Garde and Modernism Studies (EAM), Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représenter le travail. Peinture, photographie, cinéma</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Jun 2024, Université Jean Monnet, Roanne, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Dec 2022, Université Jean Monnet, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitation d’une communauté d’acteurs dans la mise en image de l’entreprise Casino. Une stratégie publicitaire et managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Expressions et Perceptions de la Communauté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Glain (dir.), Feb 2022, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et décliner son image de marque. L’exemple de l’entreprise Casino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR IUT, Jun 2022, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reportages et publicités sur l’industrie textile française de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les savoir-faire de la mode : Savoirs photographiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Hammen (dir.), Apr 2022, Paris, institut française de la mode, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la publicité visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Dec 2023, Maison de la culture, Firminy, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Archives Municipales de Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La figure de la ménagère dans la publicité de l’entre-deux-guerres en France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mise en réseau de différents producteurs de photographies. L’exemple de la communication d’entreprise de Casino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Discours publicitaires, discours genrés : vers une société post genre ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Bordet, Muriel Cassel-Piccot, Nathalie Deley et Denis Jamet, Mar 2023, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Derrière l’image. Pour une histoire sociale et culturelle des producteurs de photographies (XIXe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Ève Bouillon, Éléonore Challine et Laureline Meizel (dir.), Jun 2021, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...435 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental d’art ancien et contemporain, Nov 2021, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire de la publicité visuelle</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le chantier : transformation, inachèvement, altération, désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Histoire de la construction : Représentation(s) du chantier »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Carvais, Jan 2020, Paris, Pavillon de l’Arsenal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire du travail en roannais : autour du fonds photographique Lucas du musée Joseph Déchelette de Roanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Journaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphisme, publicité et Casino dans les années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Archives Municipales de Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Cinémathèque de Saint Étienne, Sep 2019, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Mémoire du travail en roannais : autour du fonds photographique Lucas du musée Joseph Déchelette de Roanne</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de l’art : patrimoines et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axelle Journaix</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graphisme, publicité et Casino dans les années 1930</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens entre musées, entreprises et territoire : l’exemple du territoire roannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Musées, entreprises, territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Musées en Roannais (dir.), Feb 2018, musées de Bussières et Panissières, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire comme portait de pays : la traversée de la France en automobile durant l’entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Portraits phototextuel de pays (XIXe - XXIe siècles) : généalogie d’un genre polymorphe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Martens et Jean-Pierre Montier (dir.), Apr 2018, Leuven (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville industrielle dans l’œil des créateurs de l’avant-garde : liens entre photographie et cinéma dans l’Europe de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La ville industrielle à l’écran"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Lise Marin-Lamellet et Georges-Henry Laffont (dir.), Nov 2018, École Nationale Supérieure d’Architecture de Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et valorisation de fonds muséal : l’exemple du fonds des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cinémathèque de Saint Étienne, Sep 2019, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Musée d’art et d’Industrie de Saint-Étienne, Sep 2017, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poisat</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le monde du travail : peinture, photographie, film aux XIX et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+              <w:t xml:space="preserve">conférence invitée donnée dans le cadre de l’exposition « Arts et métiers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’Allard, Jun 2016, Montbrison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liens entre musées, entreprises et territoire : l’exemple du territoire roannais</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kollar et La France travaille : un regard sur le territoire du travail dans l’entre deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Musées, entreprises, territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Musées en Roannais (dir.), Feb 2018, musées de Bussières et Panissières, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La France en livre illustrés (XXe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Antoine, Danièle Méaux et Jean-Pierre Montier (dir.), Jul 2016, Centre Culturel de Cerisy la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’itinéraire comme portait de pays : la traversée de la France en automobile durant l’entre deux guerres</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de recherche et de valorisation d’un fonds muséal : le fonds d’archives des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Portraits phototextuel de pays (XIXe - XXIe siècles) : généalogie d’un genre polymorphe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Martens et Jean-Pierre Montier (dir.), Apr 2018, Leuven (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Création, mémoire &amp; Innovation : Fabrica Memoriae, le futur des fonds oubliés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Toma (dir.), Feb 2016, Institut d’Études Avancées, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La ville industrielle dans l’œil des créateurs de l’avant-garde : liens entre photographie et cinéma dans l’Europe de l’entre-deux-guerres</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes du travail dans la photographie publicitaire de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La ville industrielle à l’écran"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Lise Marin-Lamellet et Georges-Henry Laffont (dir.), Nov 2018, École Nationale Supérieure d’Architecture de Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Geste technique, geste mnémotechnologique : transmission, détournement, réactualisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Biokou-Sellier et Julien Feyt (dir.), Sep 2016, Musée de la mine de Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recherche et valorisation de fonds muséal : l’exemple du fonds des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie industrielle au moment des avant-gardes, revisitée par Joan Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’art et la machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux (dir.), Oct 2015, Musée des confluences de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique industrielle : les Éditions Paul-Martial, une entreprise à l’avant garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Photographie et histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Figini et Françoise Denoyelle (dir.), May 2015, Archives Nationales Caran, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Paul-Martial : recherche et valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Jeune chercheur en patrimoine industriel, scientifique et technique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (dir.), Dec 2015, Hôtel de l’industrie, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude historique des fonds d’archives des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Michel (dir.), Nov 2014, Université d’Évry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Paul-Martial du Musée d’art moderne et contemporain de Saint Étienne Métropole : une étude méthodique et esthétique d’un fonds muséal numérisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Collecter, cataloguer, cartographier : processus et méthodologies de l’archivage numérique et de sa consultation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato (dir.), Nov 2014, I.R.A.M., Université Jean Monnet Saint Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial, une entreprise à l’avant-garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationales kolloquium "Das banale im Fokus : Sach und industriefotograhie in der 1. Hälfte des 20. Jahrhunderts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anita Haldemann (dir.), Aug 2014, Kunstmuseum Basel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la constitution de fonds d'archives des Éditions Paul-Martial à leur valorisation par l'exposition : Kunstmuseum Basel - MAMC Saint-Étienne, deux regards, deux approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La photographie des espaces industriels et urbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Mourès Dancer (dir.), Dec 2014, musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une valorisation publicitaire de l’objet industriel : le cas des Éditions Paul Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les photographes et la commande industrielle en Europe au XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès-Dancer (dir.), Oct 2013, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien entre Pierre-Alain Hubert, artiste pyrotechnicien, et Anne-Céline Callens, doctorante en Sciences de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Autour du feu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Tuot (dir.), Nov 2013, Maison de l’Université de Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une esthétique architecturale à une esthétique photographique : la vision de l’architecture industrielle dans les années 1920/30 par les Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les représentations artistiques de l’architecture des lieux du travail industriel au XXe et XXIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Pauline Jurado Barroso (dir.), Mar 2013, École Nationale Supérieure d’Architecture, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée d’art et d’Industrie de Saint-Étienne, Sep 2017, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Saison culturelle de la ville, May 2013, Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...978 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813844v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04724147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial</w:t>
               </w:r>
@@ -9987,165 +9987,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’influence de la commande en photographie : Le cas de la machine dans le fonds Paul Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’association des Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Caruana, Aurore Fossard et Delphine Klein (dir.), Oct 2012, Université Jean Monnet de Saint Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Photographie industrielle : le cas des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Approche de la photographie du XXe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Mar 2012, musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724408v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04724356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : avancée du projet et état de la recherche</w:t>
               </w:r>
@@ -10531,51 +10531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="349892CE"/>
+    <w:nsid w:val="005789B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10679,51 +10679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9BCE2520"/>
+    <w:nsid w:val="1ABC9322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10827,51 +10827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CC797973"/>
+    <w:nsid w:val="740481AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10975,51 +10975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DCF2E0F"/>
+    <w:nsid w:val="945CC240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11215,51 +11215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-celine-callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0902-7852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188273727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclla.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/focales/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/actions/femmes-en-tete/femmes-en-tete-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/tous-les-faits-marquants/annee-2024-2025/zoom-sur-2024-2025/prix-jeune-recherche-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilac.com/laureates-prix-cilac-jeune-chercheureuse-2015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actuphoto.com/28914-remise-de-la-bourse-de-recherche-louis-roederer-2014-a-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurado Barroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141fv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19000-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5j" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dkf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1825" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yoon Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2606" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109175ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.1390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poncin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/en/produit/the-crafts-of-fashion-sources-tome-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/les-savoir-faire-de-la-mode-sources-tome-1/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9789461615275/collections-du-mamc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-75?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.antoi.2017.01.0073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mour&#232;s-Dancer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Journaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949520v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724392v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724356v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-celine-callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0902-7852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188273727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclla.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/focales/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/actions/femmes-en-tete/femmes-en-tete-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/tous-les-faits-marquants/annee-2024-2025/zoom-sur-2024-2025/prix-jeune-recherche-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilac.com/laureates-prix-cilac-jeune-chercheureuse-2015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actuphoto.com/28914-remise-de-la-bourse-de-recherche-louis-roederer-2014-a-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurado Barroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141fv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19000-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5j" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dkf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109175ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yoon Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.1390" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poncin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/les-savoir-faire-de-la-mode-sources-tome-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/en/produit/the-crafts-of-fashion-sources-tome-1/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9789461615275/collections-du-mamc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-75?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.antoi.2017.01.0073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mour&#232;s-Dancer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Journaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>