--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1094,1524 +1094,1524 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, p. 151-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19000-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19000-4.p.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monneret et Jean-Michel Steiner, Willy Ronis en reportage à Saint‑Étienne. Une enquête au cœur de la grève de 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11r5j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer l'histoire d'une entreprise et de ses réalisations à partir de la collecte de ses archives. L’exemple des fonds photographiques des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Histoires de collectes photographiques, Marie-Ève Bouillon et Camille Viala Rouy (dir.) (n° 150), pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler les pratiques commerciales : le rôle de l’image dans la surveillance des gérants d’épiceries Casino au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138 (n° 138), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dkf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’image et de la communication dans le corporatisme et la stratégie managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche à propos de la photographie publicitaire de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Yoon Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11r5j⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...139 lines deleted...]
-                <w:t xml:space="preserve">Hervé Degand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : La photographie publicitaire de l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2591⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’itinéraire comme portrait de pays : la traversée de la France en automobile dans les années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2), pp.1-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1109175ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité déguisée ? À propos de La Revue du médecin et d’Art et Médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.1825⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ji-Yoon Han</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bernard et les premiers pas de la photographie dans l’affiche publicitaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2606⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Francis Bernard et les premiers pas de la photographie dans l’affiche publicitaire en France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarice Amao et Emmanuelle Kouchner dir., Charlotte Perriand. Comment voulons-nous vivre ? Politique du photomontage, Arles, Actes sud, 2021, 238 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2621⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Damarice Amao et Emmanuelle Kouchner dir., Charlotte Perriand. Comment voulons-nous vivre ? Politique du photomontage, Arles, Actes sud, 2021, 238 pages</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Aguilar et Éléonore Challine dir., L’Enseigne. Une histoire visuelle et matérielle (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2474⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la photographie par Casino durant l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.56-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54390/photographica.756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfrigérateur, cuisinière et percolateur… Confort moderne et libération de la femme dans le graphisme publicitaire des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, X-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ephaistos.9863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du travail dans les photographies publicitaires des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux, Enquêtes. Nouvelles formes de photographie documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatica.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Paris à Biarritz avec Germaine Krull et Claude Farrère : Un voyage phototextuel à l’ère du développement de l’automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica1334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus et enjeux de patrimonialisation : mise en perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Amis du Crozet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’image par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.1484⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...383 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Poncin</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04619434v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04619424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial. Un exemple de photographie publicitaire industrielle de la modernité</w:t>
               </w:r>
@@ -3068,173 +3068,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une revue de presse de la rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Méaux et Pierre Suchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces du Furan. Une enquête photographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filigranes, pp.170-179, 2024, 978-2-35046-628-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire et décliner son image de marque. Casino, précurseur de l’utilisation des techniques publicitaires modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens; Hervé Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métamorphoses du commerce. L’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.213-237, 2024, 978-2-86272-783-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547417v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04732949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l’industrie textile française de l’entre-deux-guerres : savoir-faire du travail du fil ou savoir-faire photographique ?</w:t>
               </w:r>
@@ -3528,186 +3528,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le fonds Paul-Martial : un partenariat de recherche entre musée et université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Voltz et Alexandre Quoi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collections. Catalogue des collections du Musée d’art moderne et contemporain de Saint-Étienne Métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoeck ; MAMC+</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-205, 2021, 978-94-6161-527-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial ou l’art de la mise en page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle BERTRAND et Jérémie NUEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro Forma 1 : Œuvre, objet, image, travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses d’URL, n.p. (chapitre G), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949013v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03949115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et valorisation d’archives numérisées : le cas du fonds Paul-Martial</w:t>
               </w:r>
@@ -4177,246 +4177,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures and portraits in Western Art</w:t>
+                <w:t xml:space="preserve">Surrealism, dreams and the unconscious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.36-37, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.74-75, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619440v1</w:t>
+                <w:t xml:space="preserve">hal-04619445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Cubism revolution to Purism</w:t>
+                <w:t xml:space="preserve">Figures and portraits in Western Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.56-57, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.36-37, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619442v1</w:t>
+                <w:t xml:space="preserve">hal-04619440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrealism, dreams and the unconscious</w:t>
+                <w:t xml:space="preserve">From the Cubism revolution to Purism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.74-75, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.56-57, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619445v1</w:t>
+                <w:t xml:space="preserve">hal-04619442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach to landscapes</w:t>
               </w:r>
@@ -4469,182 +4469,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Between figuration and abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.104-105, 2017, 978-73-02-48733-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France travaille : un regard sur le territoire de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Antoine, Danièle Méaux et Jean-Pierre Montier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en albums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.73-87, 2017, 9782705694432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.antoi.2017.01.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.antoi.2017.01.0073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04619406v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04619448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revival of Material</w:t>
               </w:r>
@@ -5000,610 +5000,698 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lignes inachevées. Vestiges du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inoxydable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coup de pub : graphisme et publicité en France dans les années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard(s) sur les friches industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Monet to Soulages: Paths of Modern Western Painting（1800-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer le monde #1. Facettes d'une collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard(s) sur l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Martial Haeffelin &amp; Cie, eine werbeagentur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul-Martials welt der gewöhnlichen dinge : neuer Worbene Fotografien aus der Sammlung Herzog : [exposition] 5. Juli – 19. Oktober 2014, Kunstmuseum Basel – Kupferstichkabinett, Basel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial : la belle publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135464v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5613,501 +5701,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05076539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the dimensions of social inclusion in vocational education in arts and crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Libran Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skill needs assessment for the arts and crafts sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6117,51 +6205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de recherche et de valorisation d’un fonds muséal : le fonds d’archives des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6170,4183 +6258,4321 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Méaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum « Humanités Numériques et données ouvertes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, Pôle Universitaire des Quais de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Paul-Martial : recherche et valorisation. Un fonds d’archives d’une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude Jeune chercheur en patrimoine industriel, scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, Hôtel de l'Industrie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ménagère mise en scène : typologies féminines et stratégies publicitaires au Salon des arts ménagers durant l'entre-deux-guerres&amp;quot;, conférence inaugurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Genre, mémoire et sources II"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche ALLHiS, Apr 2026, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Jan 2026, Saint-Galmier, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Feb 2026, Médiathèque de Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Feb 2026, Médiathèque de Saint-Genest-Lerpt, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Jan 2026, Saint-Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professions invisibles et pratiques minorées dans la création graphique et photographique publicitaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Espaces de savoirs critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile YAPAUDJIAN-LABAT et Vanessa PICCOLI (dir.), Apr 2026, Université Jean Monnet - Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la pub dit de nous. La publicité, miroir de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Saint-Bonnet-le-Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de recherche et de valorisation des archives de l’entreprise Casino (2017-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créatif·ve·s anonymes et formes minorées de la publicité. À propos de quelques emballages du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire emboîtement, Séance 3 : Nos logos. Boîtes de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samir Boumediene (dir.), Oct 2025, MUCEM, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, MJC, Saint-Chamond, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Studio photographique Lucas à Roanne (années 1920-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Journaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Roanne, Espace Congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Université Jean Monnet, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Université Jean Monnet, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds photographique du studio Lucas. Une approche de l’activité industrielle, commerciale et sociale du territoire roannais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Journaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les lieux du patrimoine : les collections à l’épreuve du territoire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, ENSSIB, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professions invisibles de la création publicitaire du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "De l’invisibilité à la visibilité - Opus 4 : L(es) invisible(s) dans les arts et le cinéma"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Dualé et Anne-Lise Marin-Lamellet (dir.), Apr 2024, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le travail. Des beaux-arts à la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, May 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier de la station d'épuration du Porchon par Ito Josué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le photographe et l'eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens, Danièle Méaux, Julie Noirot et Jonathan Tichit (dir.), Nov 2024, École nationale supérieure d'architecture de Saint-Étienne ; Université Lyon 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots, la puissance des images. Quand la publicité exerce son pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Penser le(s) langage(s) : pouvoir et limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Junior Graphé (dir.), Oct 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cadre de présentation des objets au cadre de sa représentation. Petit panorama des photographies de vitrines de commerces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Du cadre à la bordure (arts plastiques, musique et cinéma)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muriel Joubert, Benjamin Labé, Frédéric Montégu et Viviane Waschbusch (dir.), Jun 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Représenter le travail. Des beaux-arts à la publicité</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le travail. Peinture, photographie, cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, May 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Jun 2024, Université Jean Monnet, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les professions invisibles de la création publicitaire du début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "De l’invisibilité à la visibilité - Opus 4 : L(es) invisible(s) dans les arts et le cinéma"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Dualé et Anne-Lise Marin-Lamellet (dir.), Apr 2024, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Dec 2023, Maison de la culture, Firminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le chantier de la station d'épuration du Porchon par Ito Josué</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de la ménagère dans la publicité de l’entre-deux-guerres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le photographe et l'eau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Céline Callens, Danièle Méaux, Julie Noirot et Jonathan Tichit (dir.), Nov 2024, École nationale supérieure d'architecture de Saint-Étienne ; Université Lyon 2, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Discours publicitaires, discours genrés : vers une société post genre ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Bordet, Muriel Cassel-Piccot, Nathalie Deley et Denis Jamet, Mar 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représenter le travail. Peinture, photographie, cinéma</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Jun 2024, Université Jean Monnet, Roanne, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Jan 2023, Université Jean Monnet, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Dec 2022, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences and interpenetrations in French modernity, between artistic avant-gardes and advertising graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Avant-Garde and Modernism Studies (EAM), Sep 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et décliner son image de marque. L’exemple de l’entreprise Casino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR IUT, Jun 2022, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitation d’une communauté d’acteurs dans la mise en image de l’entreprise Casino. Une stratégie publicitaire et managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Expressions et Perceptions de la Communauté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Glain (dir.), Feb 2022, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reportages et publicités sur l’industrie textile française de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les savoir-faire de la mode : Savoirs photographiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Hammen (dir.), Apr 2022, Paris, institut française de la mode, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Dec 2023, Maison de la culture, Firminy, France</w:t>
+              <w:t xml:space="preserve">, Musée départemental d’art ancien et contemporain, Nov 2021, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la publicité visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Archives Municipales de Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mise en réseau de différents producteurs de photographies. L’exemple de la communication d’entreprise de Casino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Derrière l’image. Pour une histoire sociale et culturelle des producteurs de photographies (XIXe-XXIe siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Ève Bouillon, Éléonore Challine et Laureline Meizel (dir.), Jun 2021, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le chantier : transformation, inachèvement, altération, désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Histoire de la construction : Représentation(s) du chantier »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Carvais, Jan 2020, Paris, Pavillon de l’Arsenal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire du travail en roannais : autour du fonds photographique Lucas du musée Joseph Déchelette de Roanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Journaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphisme, publicité et Casino dans les années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée départemental d’art ancien et contemporain, Nov 2021, Épinal, France</w:t>
+              <w:t xml:space="preserve">, Cinémathèque de Saint Étienne, Sep 2019, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Mémoire du travail en roannais : autour du fonds photographique Lucas du musée Joseph Déchelette de Roanne</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de l’art : patrimoines et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axelle Journaix</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graphisme, publicité et Casino dans les années 1930</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens entre musées, entreprises et territoire : l’exemple du territoire roannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Musées, entreprises, territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Musées en Roannais (dir.), Feb 2018, musées de Bussières et Panissières, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire comme portait de pays : la traversée de la France en automobile durant l’entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Portraits phototextuel de pays (XIXe - XXIe siècles) : généalogie d’un genre polymorphe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Martens et Jean-Pierre Montier (dir.), Apr 2018, Leuven (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville industrielle dans l’œil des créateurs de l’avant-garde : liens entre photographie et cinéma dans l’Europe de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La ville industrielle à l’écran"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Lise Marin-Lamellet et Georges-Henry Laffont (dir.), Nov 2018, École Nationale Supérieure d’Architecture de Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et valorisation de fonds muséal : l’exemple du fonds des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cinémathèque de Saint Étienne, Sep 2019, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Musée d’art et d’Industrie de Saint-Étienne, Sep 2017, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poisat</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le monde du travail : peinture, photographie, film aux XIX et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+              <w:t xml:space="preserve">conférence invitée donnée dans le cadre de l’exposition « Arts et métiers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’Allard, Jun 2016, Montbrison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liens entre musées, entreprises et territoire : l’exemple du territoire roannais</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kollar et La France travaille : un regard sur le territoire du travail dans l’entre deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Musées, entreprises, territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Musées en Roannais (dir.), Feb 2018, musées de Bussières et Panissières, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La France en livre illustrés (XXe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Antoine, Danièle Méaux et Jean-Pierre Montier (dir.), Jul 2016, Centre Culturel de Cerisy la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’itinéraire comme portait de pays : la traversée de la France en automobile durant l’entre deux guerres</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de recherche et de valorisation d’un fonds muséal : le fonds d’archives des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Portraits phototextuel de pays (XIXe - XXIe siècles) : généalogie d’un genre polymorphe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Martens et Jean-Pierre Montier (dir.), Apr 2018, Leuven (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Création, mémoire &amp; Innovation : Fabrica Memoriae, le futur des fonds oubliés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Toma (dir.), Feb 2016, Institut d’Études Avancées, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La ville industrielle dans l’œil des créateurs de l’avant-garde : liens entre photographie et cinéma dans l’Europe de l’entre-deux-guerres</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes du travail dans la photographie publicitaire de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La ville industrielle à l’écran"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Lise Marin-Lamellet et Georges-Henry Laffont (dir.), Nov 2018, École Nationale Supérieure d’Architecture de Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Geste technique, geste mnémotechnologique : transmission, détournement, réactualisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Biokou-Sellier et Julien Feyt (dir.), Sep 2016, Musée de la mine de Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recherche et valorisation de fonds muséal : l’exemple du fonds des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie industrielle au moment des avant-gardes, revisitée par Joan Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’art et la machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux (dir.), Oct 2015, Musée des confluences de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique industrielle : les Éditions Paul-Martial, une entreprise à l’avant garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Photographie et histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Figini et Françoise Denoyelle (dir.), May 2015, Archives Nationales Caran, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Paul-Martial : recherche et valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Jeune chercheur en patrimoine industriel, scientifique et technique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (dir.), Dec 2015, Hôtel de l’industrie, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial, une entreprise à l’avant-garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationales kolloquium "Das banale im Fokus : Sach und industriefotograhie in der 1. Hälfte des 20. Jahrhunderts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anita Haldemann (dir.), Aug 2014, Kunstmuseum Basel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude historique des fonds d’archives des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Michel (dir.), Nov 2014, Université d’Évry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Paul-Martial du Musée d’art moderne et contemporain de Saint Étienne Métropole : une étude méthodique et esthétique d’un fonds muséal numérisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Collecter, cataloguer, cartographier : processus et méthodologies de l’archivage numérique et de sa consultation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato (dir.), Nov 2014, I.R.A.M., Université Jean Monnet Saint Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la constitution de fonds d'archives des Éditions Paul-Martial à leur valorisation par l'exposition : Kunstmuseum Basel - MAMC Saint-Étienne, deux regards, deux approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La photographie des espaces industriels et urbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Mourès Dancer (dir.), Dec 2014, musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une valorisation publicitaire de l’objet industriel : le cas des Éditions Paul Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les photographes et la commande industrielle en Europe au XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès-Dancer (dir.), Oct 2013, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien entre Pierre-Alain Hubert, artiste pyrotechnicien, et Anne-Céline Callens, doctorante en Sciences de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Autour du feu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Tuot (dir.), Nov 2013, Maison de l’Université de Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une esthétique architecturale à une esthétique photographique : la vision de l’architecture industrielle dans les années 1920/30 par les Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les représentations artistiques de l’architecture des lieux du travail industriel au XXe et XXIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Pauline Jurado Barroso (dir.), Mar 2013, École Nationale Supérieure d’Architecture, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée d’art et d’Industrie de Saint-Étienne, Sep 2017, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Saison culturelle de la ville, May 2013, Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...1047 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’association des têtes chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des têtes chercheuses (dir.), May 2013, Maison de l’Université, Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections photographiques du Musée d’art moderne et contemporain de Saint Étienne Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence invitée donnée dans le cadre du Festival « Photos dans Lerpt »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la commande en photographie : Le cas de la machine dans le fonds Paul Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’association des Têtes chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Caruana, Aurore Fossard et Delphine Klein (dir.), Oct 2012, Université Jean Monnet de Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Photographie industrielle : le cas des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Approche de la photographie du XXe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Mar 2012, musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : avancée du projet et état de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "La commande photographique en France, XXe et XXIe siècles", 2e volet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Dec 2012, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude "La commande photographique en France, XXe et XXIe siècles", 1er volet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Jun 2012, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en image du dispositif d’exposition à travers les vues de salons et foires industriels du fonds Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Le spectacle de l’industrie : Culture de masse et culture visuelle dans les expositions industrielles aux XIXe et XXe siècles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire-Lise Debluë et Anne Katrin Weber (dir.), Jun 2012, Centre des sciences historiques de la Culture, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10356,114 +10582,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création photographique publicitaire et industrie. Le cas des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université de Lyon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSES031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04649212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10531,51 +10757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005789B9"/>
+    <w:nsid w:val="38E96270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10679,51 +10905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1ABC9322"/>
+    <w:nsid w:val="ADBC7C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10827,51 +11053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="740481AA"/>
+    <w:nsid w:val="0DC3C6F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10975,51 +11201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="945CC240"/>
+    <w:nsid w:val="3DE06042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11215,51 +11441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-celine-callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0902-7852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188273727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclla.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/focales/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/actions/femmes-en-tete/femmes-en-tete-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/tous-les-faits-marquants/annee-2024-2025/zoom-sur-2024-2025/prix-jeune-recherche-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilac.com/laureates-prix-cilac-jeune-chercheureuse-2015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actuphoto.com/28914-remise-de-la-bourse-de-recherche-louis-roederer-2014-a-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurado Barroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141fv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19000-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5j" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dkf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109175ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yoon Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.1390" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poncin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/les-savoir-faire-de-la-mode-sources-tome-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/en/produit/the-crafts-of-fashion-sources-tome-1/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9789461615275/collections-du-mamc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-75?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.antoi.2017.01.0073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mour&#232;s-Dancer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Journaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-celine-callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0902-7852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188273727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclla.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/focales/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/actions/femmes-en-tete/femmes-en-tete-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/tous-les-faits-marquants/annee-2024-2025/zoom-sur-2024-2025/prix-jeune-recherche-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilac.com/laureates-prix-cilac-jeune-chercheureuse-2015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actuphoto.com/28914-remise-de-la-bourse-de-recherche-louis-roederer-2014-a-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurado Barroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141fv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19000-4.p.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5j" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dkf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yoon Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109175ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.1390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poncin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/les-savoir-faire-de-la-mode-sources-tome-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/en/produit/the-crafts-of-fashion-sources-tome-1/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9789461615275/collections-du-mamc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-75?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.antoi.2017.01.0073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mour&#232;s-Dancer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Journaix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>