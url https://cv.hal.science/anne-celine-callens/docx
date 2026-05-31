--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -943,2045 +943,2114 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exposés mais invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Denoyelle, Les Agences photo. Une histoire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141fv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/141fv⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05096094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de (re)présentation. Typologie des photographies de vitrines de commerces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, p. 151-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19000-4.p.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19000-4.p.0151⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05280460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retracer l'histoire d'une entreprise et de ses réalisations à partir de la collecte de ses archives. L’exemple des fonds photographiques des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Histoires de collectes photographiques, Marie-Ève Bouillon et Camille Viala Rouy (dir.) (n° 150), pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monneret et Jean-Michel Steiner, Willy Ronis en reportage à Saint‑Étienne. Une enquête au cœur de la grève de 1948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r5j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler les pratiques commerciales : le rôle de l’image dans la surveillance des gérants d’épiceries Casino au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138 (n° 138), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dkf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12dkf⟩</w:t>
+                <w:t xml:space="preserve">hal-04713831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire comme portrait de pays : la traversée de la France en automobile dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109175ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité déguisée ? À propos de La Revue du médecin et d’Art et Médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’image et de la communication dans le corporatisme et la stratégie managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la recherche à propos de la photographie publicitaire de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Yoon Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/focales.2606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : La photographie publicitaire de l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/focales.1825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Hervé Degand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bernard et les premiers pas de la photographie dans l’affiche publicitaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2591⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Francis Bernard et les premiers pas de la photographie dans l’affiche publicitaire en France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarice Amao et Emmanuelle Kouchner dir., Charlotte Perriand. Comment voulons-nous vivre ? Politique du photomontage, Arles, Actes sud, 2021, 238 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2621⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Damarice Amao et Emmanuelle Kouchner dir., Charlotte Perriand. Comment voulons-nous vivre ? Politique du photomontage, Arles, Actes sud, 2021, 238 pages</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Aguilar et Éléonore Challine dir., L’Enseigne. Une histoire visuelle et matérielle (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.2474⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages de la photographie par Casino durant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfrigérateur, cuisinière et percolateur… Confort moderne et libération de la femme dans le graphisme publicitaire des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, X-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ephaistos.9863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du travail dans les photographies publicitaires des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux, Enquêtes. Nouvelles formes de photographie documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatica.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Paris à Biarritz avec Germaine Krull et Claude Farrère : Un voyage phototextuel à l’ère du développement de l’automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica1334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’image par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.1484⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...422 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus et enjeux de patrimonialisation : mise en perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Amis du Crozet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Catherine Poncin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial. Un exemple de photographie publicitaire industrielle de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.1222⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Le recours à l’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/focales.1150⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie industrielle au moment des avant-gardes, revisitée par Joan Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXII, pp.61-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de recherche et de valorisation d’un fonds muséal : le fonds d’archives des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine industriel : archéologie, technique, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 68, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ästhetik der industrie. Die Fotografien der Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rundbrief Fotografie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vol. 22 (n° 4), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2991,2032 +3060,2032 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des origines de la publicité commerciale à la publicité de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">préface de l’ouvrage de Claude MONIER, L’Affiche de cinéma française des origines à nos jours de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Grenelle, pp.8-9, 2025, 2366774079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et décliner son image de marque. Casino, précurseur de l’utilisation des techniques publicitaires modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Céline Callens; Hervé Joly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Métamorphoses du commerce. L’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.213-237, 2024, 978-2-86272-783-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue de presse de la rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Méaux et Pierre Suchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces du Furan. Une enquête photographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Filigranes, pp.170-179, 2024, 978-2-35046-628-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Anne-Céline Callens; Hervé Joly. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing the French Textile Industry in the Interwar Period: Textile Expertise or Photographic Expertise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Hammen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Métamorphoses du commerce. L’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.213-237, 2024, 978-2-86272-783-7</w:t>
+              <w:t xml:space="preserve">The Crafts of Fashion, Volume 1: Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions B42</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2023, 978-2-494983-06-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l’industrie textile française de l’entre-deux-guerres : savoir-faire du travail du fil ou savoir-faire photographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilie Hammen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Savoir-faire de la mode, Tome 1 : Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions B42</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-163, 2023, 9782494983007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instants suspendus. À propos des mineurs de Rajak Ohanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rajak Ohanian. Les Mineurs. La Ricamarie (1981), Lyon, Éditions du Roseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Roseau, n. p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’œil des créateurs de l’avant-garde (années 1920-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges-Henry Laffont et Anne Lise Marin-Lamellet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville industrielle à l’écran : Objet cinématographique à identifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.31-49, 2022, 978-2-86906-875-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds Paul-Martial : un partenariat de recherche entre musée et université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Voltz et Alexandre Quoi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections. Catalogue des collections du Musée d’art moderne et contemporain de Saint-Étienne Métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoeck ; MAMC+</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-205, 2021, 978-94-6161-527-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snoeck ; MAMC+</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03949115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial ou l’art de la mise en page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle BERTRAND et Jérémie NUEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro Forma 1 : Œuvre, objet, image, travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses d’URL, n.p. (chapitre G), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et valorisation d’archives numérisées : le cas du fonds Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ciciliato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et pratiques de l’archivage numérique. Collecter, cataloguer, cartographier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.145-157, 2020, 978-2-86272-718-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la construction aux sols altérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Céline Callens; Jordi Ballesta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographier le chantier. Transformation, inachèvement, altération, désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2019, 9791037001610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bonhomme Casino de Cassandre ou le don d’ubiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Caroline Janand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casino. Vendre de tout, être partout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SivanaEditoriale, pp.80-83, 2019, 9788836640102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorégraphie de la photographie publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Caroline Janand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casino. Vendre de tout, être partout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SivanaEditoriale, pp.100-101, 2019, 9788836640102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ito Josué, photographe des transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens; Jordi Ballesta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographier le chantier. Transformation, inachèvement, altération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-92, 2019, 9791037001610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04547430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peindre avec le feu : entretien avec l’artiste pyrotechnicien Pierre-Alain Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Tuot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Feu à l’œuvre dans la création contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.133-139, 2018, 978-2-86272-706-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Surrealism, dreams and the unconscious</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Cubism revolution to Purism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.74-75, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.56-57, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Figures and portraits in Western Art</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surrealism, dreams and the unconscious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.36-37, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.74-75, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">From the Cubism revolution to Purism</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures and portraits in Western Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.56-57, 2017, 978-73-02-48733-3</w:t>
+              <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.36-37, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach to landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.2-3, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between figuration and abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.104-105, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France travaille : un regard sur le territoire de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Antoine, Danièle Méaux et Jean-Pierre Montier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en albums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.73-87, 2017, 9782705694432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.antoi.2017.01.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.antoi.2017.01.0073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04619406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revival of Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Yuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Monet to Soulages: paths of Modern Western painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsinghua University Art Museum, pp.88-89, 2017, 978-73-02-48733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien d’Anne-Céline Callens et Pauline Jurado Barroso avec le photographe François Deladerrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jurado Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens et Pauline Jurado Barroso (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, architecture, paysage. À l’époque post-industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.9-16, 2015, 978-2-86272-672-4</w:t>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.237-247, 2015, 978-2-86272-672-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pauline Jurado Barroso</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les représentations artistiques des lieux du travail industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens et Pauline Jurado Barroso (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, architecture, paysage. À l’époque post-industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.237-247, 2015, 978-2-86272-672-4</w:t>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.9-16, 2015, 978-2-86272-672-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction / Matériau / Forme : la représentation de l’architecture industrielle par les photographes des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Céline Callens; Pauline Jurado Barroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, architecture, paysage. À l’époque post-industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUSE, pp.21-35, 2015, 978-2-86272-672-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation publicitaire de l’objet industriel par les éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Dancer; Danièle Méaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les photographes et la commande industrielle : autour des Éditions Paul-Martial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'art moderne et contemporain; Université Jean Monnet-CIEREC, pp.88-97, 2014, 978-2-9550186-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5026,672 +5095,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes inachevées. Vestiges du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Tichit</w:t>
+                <w:t xml:space="preserve">hal-05605793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoxydable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup de pub : graphisme et publicité en France dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard(s) sur les friches industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérer le monde #1. Facettes d'une collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inoxydable</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Monet to Soulages: Paths of Modern Western Painting（1800-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard(s) sur l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Martial Haeffelin &amp; Cie, eine werbeagentur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul-Martials welt der gewöhnlichen dinge : neuer Worbene Fotografien aus der Sammlung Herzog : [exposition] 5. Juli – 19. Oktober 2014, Kunstmuseum Basel – Kupferstichkabinett, Basel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial : la belle publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5701,501 +5770,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05076539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the dimensions of social inclusion in vocational education in arts and crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skill needs assessment for the arts and crafts sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Libran Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6205,206 +6274,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de recherche et de valorisation d’un fonds muséal : le fonds d’archives des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Méaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mourès-Dancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum « Humanités Numériques et données ouvertes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, Pôle Universitaire des Quais de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Paul-Martial : recherche et valorisation. Un fonds d’archives d’une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude Jeune chercheur en patrimoine industriel, scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, Hôtel de l'Industrie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6414,4165 +6483,4165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Feb 2026, Médiathèque de Saint-Genest-Lerpt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Jan 2026, Saint-Galmier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la pub dit de nous. La publicité, miroir de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Saint-Bonnet-le-Château, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professions invisibles et pratiques minorées dans la création graphique et photographique publicitaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Espaces de savoirs critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile YAPAUDJIAN-LABAT et Vanessa PICCOLI (dir.), Apr 2026, Université Jean Monnet - Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ménagère mise en scène : typologies féminines et stratégies publicitaires au Salon des arts ménagers durant l'entre-deux-guerres&amp;quot;, conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Genre, mémoire et sources II"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative de Recherche ALLHiS, Apr 2026, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de recherche et de valorisation des archives de l’entreprise Casino (2017-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Université Jean Monnet, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créatif·ve·s anonymes et formes minorées de la publicité. À propos de quelques emballages du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire emboîtement, Séance 3 : Nos logos. Boîtes de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samir Boumediene (dir.), Oct 2025, MUCEM, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, MJC, Saint-Chamond, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Studio photographique Lucas à Roanne (années 1920-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Journaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Feb 2026, Médiathèque de Saint-Genest-Lerpt, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Roanne, Espace Congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Université Jean Monnet, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds photographique du studio Lucas. Une approche de l’activité industrielle, commerciale et sociale du territoire roannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Journaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les lieux du patrimoine : les collections à l’épreuve du territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, ENSSIB, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cadre de présentation des objets au cadre de sa représentation. Petit panorama des photographies de vitrines de commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Du cadre à la bordure (arts plastiques, musique et cinéma)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Joubert, Benjamin Labé, Frédéric Montégu et Viviane Waschbusch (dir.), Jun 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professions invisibles de la création publicitaire du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "De l’invisibilité à la visibilité - Opus 4 : L(es) invisible(s) dans les arts et le cinéma"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Dualé et Anne-Lise Marin-Lamellet (dir.), Apr 2024, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le travail. Des beaux-arts à la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, May 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier de la station d'épuration du Porchon par Ito Josué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le photographe et l'eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens, Danièle Méaux, Julie Noirot et Jonathan Tichit (dir.), Nov 2024, École nationale supérieure d'architecture de Saint-Étienne ; Université Lyon 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots, la puissance des images. Quand la publicité exerce son pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Penser le(s) langage(s) : pouvoir et limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Junior Graphé (dir.), Oct 2024, Université Jean Monnet, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le travail. Peinture, photographie, cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Jun 2024, Université Jean Monnet, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Jan 2026, Saint-Galmier, France</w:t>
+              <w:t xml:space="preserve">, Université Pour Tous, Dec 2023, Maison de la culture, Firminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Professions invisibles et pratiques minorées dans la création graphique et photographique publicitaire française</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de la ménagère dans la publicité de l’entre-deux-guerres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Espaces de savoirs critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile YAPAUDJIAN-LABAT et Vanessa PICCOLI (dir.), Apr 2026, Université Jean Monnet - Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Discours publicitaires, discours genrés : vers une société post genre ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Bordet, Muriel Cassel-Piccot, Nathalie Deley et Denis Jamet, Mar 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que la pub dit de nous. La publicité, miroir de la société</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Saint-Bonnet-le-Château, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Jan 2023, Université Jean Monnet, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet de recherche et de valorisation des archives de l’entreprise Casino (2017-2024)</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences and interpenetrations in French modernity, between artistic avant-gardes and advertising graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Roanne, France</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Avant-Garde and Modernism Studies (EAM), Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créatif·ve·s anonymes et formes minorées de la publicité. À propos de quelques emballages du début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire emboîtement, Séance 3 : Nos logos. Boîtes de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samir Boumediene (dir.), Oct 2025, MUCEM, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pour Tous, Dec 2022, Université Jean Monnet, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et décliner son image de marque. L’exemple de l’entreprise Casino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, Université Pour Tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, MJC, Saint-Chamond, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR IUT, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Axelle Journaix</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitation d’une communauté d’acteurs dans la mise en image de l’entreprise Casino. Une stratégie publicitaire et managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Expressions et Perceptions de la Communauté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Glain (dir.), Feb 2022, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reportages et publicités sur l’industrie textile française de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les savoir-faire de la mode : Savoirs photographiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Hammen (dir.), Apr 2022, Paris, institut française de la mode, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Roanne, Espace Congrès, France</w:t>
+              <w:t xml:space="preserve">, Musée départemental d’art ancien et contemporain, Nov 2021, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pratique de l’image chez Casino. Voyage dans les archives de l’entreprise</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mise en réseau de différents producteurs de photographies. L’exemple de la communication d’entreprise de Casino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public, Université Pour Tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Université Jean Monnet, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Derrière l’image. Pour une histoire sociale et culturelle des producteurs de photographies (XIXe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Ève Bouillon, Éléonore Challine et Laureline Meizel (dir.), Jun 2021, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...594 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art. Les premiers pas de la publicité en France (fin XIXe – début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la publicité visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Pour Tous, Dec 2023, Maison de la culture, Firminy, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Archives Municipales de Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La figure de la ménagère dans la publicité de l’entre-deux-guerres en France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le chantier : transformation, inachèvement, altération, désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Discours publicitaires, discours genrés : vers une société post genre ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Bordet, Muriel Cassel-Piccot, Nathalie Deley et Denis Jamet, Mar 2023, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">séminaire « Histoire de la construction : Représentation(s) du chantier »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Carvais, Jan 2020, Paris, Pavillon de l’Arsenal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire du travail en roannais : autour du fonds photographique Lucas du musée Joseph Déchelette de Roanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Journaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pour Tous, Jan 2023, Université Jean Monnet, Roanne, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...374 lines deleted...]
-                <w:t xml:space="preserve">Quand la publicité graphique flirte avec l’art</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphisme, publicité et Casino dans les années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée départemental d’art ancien et contemporain, Nov 2021, Épinal, France</w:t>
+              <w:t xml:space="preserve">, Cinémathèque de Saint Étienne, Sep 2019, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire de la publicité visuelle</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de l’art : patrimoines et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poisat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens entre musées, entreprises et territoire : l’exemple du territoire roannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Musées, entreprises, territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Musées en Roannais (dir.), Feb 2018, musées de Bussières et Panissières, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire comme portait de pays : la traversée de la France en automobile durant l’entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Portraits phototextuel de pays (XIXe - XXIe siècles) : généalogie d’un genre polymorphe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Martens et Jean-Pierre Montier (dir.), Apr 2018, Leuven (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville industrielle dans l’œil des créateurs de l’avant-garde : liens entre photographie et cinéma dans l’Europe de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La ville industrielle à l’écran"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Lise Marin-Lamellet et Georges-Henry Laffont (dir.), Nov 2018, École Nationale Supérieure d’Architecture de Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et valorisation de fonds muséal : l’exemple du fonds des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Archives Municipales de Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Musée d’art et d’Industrie de Saint-Étienne, Sep 2017, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une mise en réseau de différents producteurs de photographies. L’exemple de la communication d’entreprise de Casino</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de recherche et de valorisation d’un fonds muséal : le fonds d’archives des Éditions Paul-Martial, une entreprise d’édition publicitaire spécialisée dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Derrière l’image. Pour une histoire sociale et culturelle des producteurs de photographies (XIXe-XXIe siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Ève Bouillon, Éléonore Challine et Laureline Meizel (dir.), Jun 2021, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Création, mémoire &amp; Innovation : Fabrica Memoriae, le futur des fonds oubliés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Toma (dir.), Feb 2016, Institut d’Études Avancées, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Photographier le chantier : transformation, inachèvement, altération, désordre</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le monde du travail : peinture, photographie, film aux XIX et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « Histoire de la construction : Représentation(s) du chantier »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Carvais, Jan 2020, Paris, Pavillon de l’Arsenal, France</w:t>
+              <w:t xml:space="preserve">conférence invitée donnée dans le cadre de l’exposition « Arts et métiers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’Allard, Jun 2016, Montbrison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Axelle Journaix</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kollar et La France travaille : un regard sur le territoire du travail dans l’entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Patrimoines et territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La France en livre illustrés (XXe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Antoine, Danièle Méaux et Jean-Pierre Montier (dir.), Jul 2016, Centre Culturel de Cerisy la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graphisme, publicité et Casino dans les années 1930</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes du travail dans la photographie publicitaire de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Geste technique, geste mnémotechnologique : transmission, détournement, réactualisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Biokou-Sellier et Julien Feyt (dir.), Sep 2016, Musée de la mine de Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie industrielle au moment des avant-gardes, revisitée par Joan Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’art et la machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux (dir.), Oct 2015, Musée des confluences de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique industrielle : les Éditions Paul-Martial, une entreprise à l’avant garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Photographie et histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Figini et Françoise Denoyelle (dir.), May 2015, Archives Nationales Caran, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Paul-Martial : recherche et valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Jeune chercheur en patrimoine industriel, scientifique et technique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (dir.), Dec 2015, Hôtel de l’industrie, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial, une entreprise à l’avant-garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationales kolloquium "Das banale im Fokus : Sach und industriefotograhie in der 1. Hälfte des 20. Jahrhunderts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anita Haldemann (dir.), Aug 2014, Kunstmuseum Basel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude historique des fonds d’archives des Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Michel (dir.), Nov 2014, Université d’Évry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Paul-Martial du Musée d’art moderne et contemporain de Saint Étienne Métropole : une étude méthodique et esthétique d’un fonds muséal numérisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Collecter, cataloguer, cartographier : processus et méthodologies de l’archivage numérique et de sa consultation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato (dir.), Nov 2014, I.R.A.M., Université Jean Monnet Saint Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la constitution de fonds d'archives des Éditions Paul-Martial à leur valorisation par l'exposition : Kunstmuseum Basel - MAMC Saint-Étienne, deux regards, deux approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La photographie des espaces industriels et urbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Mourès Dancer (dir.), Dec 2014, musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien entre Pierre-Alain Hubert, artiste pyrotechnicien, et Anne-Céline Callens, doctorante en Sciences de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Autour du feu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Tuot (dir.), Nov 2013, Maison de l’Université de Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une esthétique architecturale à une esthétique photographique : la vision de l’architecture industrielle dans les années 1920/30 par les Éditions Paul-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les représentations artistiques de l’architecture des lieux du travail industriel au XXe et XXIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Pauline Jurado Barroso (dir.), Mar 2013, École Nationale Supérieure d’Architecture, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cinémathèque de Saint Étienne, Sep 2019, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, Saison culturelle de la ville, May 2013, Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...1151 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une valorisation publicitaire de l’objet industriel : le cas des Éditions Paul Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les photographes et la commande industrielle en Europe au XXe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès-Dancer (dir.), Oct 2013, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’association des têtes chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des têtes chercheuses (dir.), May 2013, Maison de l’Université, Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections photographiques du Musée d’art moderne et contemporain de Saint Étienne Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence invitée donnée dans le cadre du Festival « Photos dans Lerpt »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint-Genest-Lerpt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : avancée du projet et état de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "La commande photographique en France, XXe et XXIe siècles", 2e volet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Dec 2012, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la commande en photographie : Le cas de la machine dans le fonds Paul Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’association des Têtes chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Caruana, Aurore Fossard et Delphine Klein (dir.), Oct 2012, Université Jean Monnet de Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Photographie industrielle : le cas des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Approche de la photographie du XXe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Mar 2012, musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude "La commande photographique en France, XXe et XXIe siècles", 1er volet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Méaux et Martine Mourès Dancer (dir.), Jun 2012, Musée d’art moderne et contemporain de Saint Étienne Métropole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en image du dispositif d’exposition à travers les vues de salons et foires industriels du fonds Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Le spectacle de l’industrie : Culture de masse et culture visuelle dans les expositions industrielles aux XIXe et XXe siècles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire-Lise Debluë et Anne Katrin Weber (dir.), Jun 2012, Centre des sciences historiques de la Culture, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10582,114 +10651,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création photographique publicitaire et industrie. Le cas des Éditions Paul-Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université de Lyon, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016LYSES031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04649212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10757,51 +10826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E96270"/>
+    <w:nsid w:val="C3A26E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10905,51 +10974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ADBC7C53"/>
+    <w:nsid w:val="6BD2E87D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11053,51 +11122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DC3C6F6"/>
+    <w:nsid w:val="97D60568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11201,51 +11270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DE06042"/>
+    <w:nsid w:val="32D9E1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11441,51 +11510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-celine-callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0902-7852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188273727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclla.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/focales/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/actions/femmes-en-tete/femmes-en-tete-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/tous-les-faits-marquants/annee-2024-2025/zoom-sur-2024-2025/prix-jeune-recherche-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilac.com/laureates-prix-cilac-jeune-chercheureuse-2015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actuphoto.com/28914-remise-de-la-bourse-de-recherche-louis-roederer-2014-a-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurado Barroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141fv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19000-4.p.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5j" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dkf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yoon Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109175ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.1390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poncin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/les-savoir-faire-de-la-mode-sources-tome-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/en/produit/the-crafts-of-fashion-sources-tome-1/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9789461615275/collections-du-mamc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-75?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.antoi.2017.01.0073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mour&#232;s-Dancer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Journaix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-celine-callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0902-7852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188273727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclla.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/focales/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/actions/femmes-en-tete/femmes-en-tete-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/tous-les-faits-marquants/annee-2024-2025/zoom-sur-2024-2025/prix-jeune-recherche-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilac.com/laureates-prix-cilac-jeune-chercheureuse-2015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actuphoto.com/28914-remise-de-la-bourse-de-recherche-louis-roederer-2014-a-anne-celine-callens.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurado Barroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141fv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19000-4.p.0151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dkf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109175ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2591" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yoon Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.2474" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1334" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poncin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/en/produit/the-crafts-of-fashion-sources-tome-1/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/les-savoir-faire-de-la-mode-sources-tome-1/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9789461615275/collections-du-mamc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547456v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/photographier-le-chantier--9791037001610-page-75?lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.antoi.2017.01.0073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375964v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mour&#232;s-Dancer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01135464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985242v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Journaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813902v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>