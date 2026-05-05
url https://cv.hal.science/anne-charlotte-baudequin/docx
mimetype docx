--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -316,178 +316,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences sensorielles olfactives</w:t>
+                <w:t xml:space="preserve">Expériences sensorielles et desseins enchevêtrés du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maldes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hexagram, Mar 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">La fabrique du paysage dans la littérature, les arts visuels, le cinéma et le design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaled Abida, May 2024, Hammamet (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859659v1</w:t>
+                <w:t xml:space="preserve">hal-04859631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences sensorielles et desseins enchevêtrés du paysage</w:t>
+                <w:t xml:space="preserve">Expériences sensorielles olfactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maldes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique du paysage dans la littérature, les arts visuels, le cinéma et le design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khaled Abida, May 2024, Hammamet (Tunisie), Tunisia</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hexagram, Mar 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859631v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respirer les atmosphères de la Terre au-delà de l’humain. Retours sur les créations olfactives du projet Atmosphère Primale</w:t>
               </w:r>
@@ -933,165 +933,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit récit d’une démarche de création recherche dans un doctorat en Design Sensoriel olfactif</w:t>
+                <w:t xml:space="preserve">Le temps des paysages olfactifs : La cartographie comme narration du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manières de voir, manières de penser le monde Méthodologie(s) à l’épreuve du réel et pratique (pluri-)disciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale Cognition, Langage, Interaction (CLI), Mar 2021, Paris (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Le parfum un matériau pour la création en design (Volet II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Charlotte Baudequin; Emilie Bonnard, Feb 2021, Toulouse (visoconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860018v1</w:t>
+                <w:t xml:space="preserve">hal-04860031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des paysages olfactifs : La cartographie comme narration du site</w:t>
+                <w:t xml:space="preserve">Petit récit d’une démarche de création recherche dans un doctorat en Design Sensoriel olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfum un matériau pour la création en design (Volet II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Charlotte Baudequin; Emilie Bonnard, Feb 2021, Toulouse (visoconférence), France</w:t>
+              <w:t xml:space="preserve">Manières de voir, manières de penser le monde Méthodologie(s) à l’épreuve du réel et pratique (pluri-)disciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale Cognition, Langage, Interaction (CLI), Mar 2021, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860031v1</w:t>
+                <w:t xml:space="preserve">hal-04860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de matérialité : l’odeur dans la pratique du design</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maldes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Belchun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Panella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisella Pacheco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11723&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maldes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Belchun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Panella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisella Pacheco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11723&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>