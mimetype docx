--- v0 (2026-03-17)
+++ v1 (2026-05-24)
@@ -834,178 +834,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Stories: Tattoos, Self-Identity, and Children's Literature</w:t>
+                <w:t xml:space="preserve">Sendak et après...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Rhoads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Text and Image in Children's Literature, 19 (2), pp.61-76</w:t>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 304, pp.124-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019558v1</w:t>
+                <w:t xml:space="preserve">hal-04016739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sendak et après...</w:t>
+                <w:t xml:space="preserve">Embodied Stories: Tattoos, Self-Identity, and Children's Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celeste Rhoads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 304, pp.124-134</w:t>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Text and Image in Children's Literature, 19 (2), pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016739v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immeuble mode d'emploi: Building Stories ou l'art de dégrafer le roman graphique américain</w:t>
               </w:r>
@@ -1629,186 +1629,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy of a Broken Line: Why Zigzags Matter in Picturebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/. </w:t>
+              <w:t xml:space="preserve">Anne Chassagnol, Camille Joseph, Andrée-Anne Kekeh-Dika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textures : l’objet livre du papier au numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Penser la ligne brisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, Epistémocritique, 979-10-97361-10-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616221v1</w:t>
+                <w:t xml:space="preserve">hal-03887558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of a Broken Line: Why Zigzags Matter in Picturebooks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Chassagnol, Camille Joseph, Andrée-Anne Kekeh-Dika. </w:t>
+              <w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la ligne brisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, Epistémocritique, 979-10-97361-10-5</w:t>
+              <w:t xml:space="preserve">Textures : l’objet livre du papier au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887558v1</w:t>
+                <w:t xml:space="preserve">hal-04616221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtues of Serial Addiction: From Serious Listening to Crowd-Sourced Sleuthing</w:t>
               </w:r>
@@ -2108,273 +2108,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes à vif</w:t>
+                <w:t xml:space="preserve">La littérature dans la peau: tatouages et imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Friant-Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hiver 2020 (5), 2020</w:t>
+              <w:t xml:space="preserve">, 4 (Printemps 2020), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019447v1</w:t>
+                <w:t xml:space="preserve">hal-04019410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature dans la peau: tatouages et imaginaires</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Friant-Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4 (Printemps 2020), 2020</w:t>
+              <w:t xml:space="preserve">, 5, 2020, Textes à vif. Tatouages, transferts, performances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019410v1</w:t>
+                <w:t xml:space="preserve">hal-04016665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Textes à vif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Friant-Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, 2020, Textes à vif. Tatouages, transferts, performances</w:t>
+              <w:t xml:space="preserve">, Hiver 2020 (5), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016665v1</w:t>
+                <w:t xml:space="preserve">hal-04019447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2529,51 +2529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04018284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Kekeh-Dika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/penser-la-ligne-brisee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04020155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/#informations" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2207.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04004934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sagot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vehlmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Rhoads" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593579-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03887558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03887589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04018284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Kekeh-Dika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/penser-la-ligne-brisee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04020155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/#informations" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2207.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04004934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sagot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vehlmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Rhoads" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593579-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03887558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03887589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04016665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04019447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>