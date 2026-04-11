--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -84,3136 +84,3136 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
+                <w:t xml:space="preserve">Phylogeography of the Atlanto-Mediterranean brittle star Ophioderma longicaudum (Ophiuroidea, Echinodermata) with new gonad histology and genetic data from Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zineb Lebouazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mezali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra An-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Lila Soualili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205 (3), pp.zlaf144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.11.24.690150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaf144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557429v1</w:t>
+                <w:t xml:space="preserve">hal-05353560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the Atlanto-Mediterranean brittle star Ophioderma longicaudum (Ophiuroidea, Echinodermata) with new gonad histology and genetic data from Algeria</w:t>
+                <w:t xml:space="preserve">Physiological differences among cryptic species of the Mediterranean crustose coralline alga Lithophyllum stictiforme (Corallinales, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lebouazda</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Mezali</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaf144⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 59 (2024 - Issue 2), pp.Pages 184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2281484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353560v1</w:t>
+                <w:t xml:space="preserve">hal-04329191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological differences among cryptic species of the Mediterranean crustose coralline alga Lithophyllum stictiforme (Corallinales, Rhodophyta)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scientific history, biogeography, and biological traits predict presence of cryptic or overlooked species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail E Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2281484⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.546-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329191v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific history, biogeography, and biological traits predict presence of cryptic or overlooked species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range extension and morphological variability of Ophioderma longicaudum (Echinodermata: Ophiuroidea) at the South-West Atlantic coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail E Cahill</w:t>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lebouazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Meglécz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noelle de Casamajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (2), pp.546-561. </w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), pp.125-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.13034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.14268B52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327610v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range extension and morphological variability of Ophioderma longicaudum (Echinodermata: Ophiuroidea) at the South-West Atlantic coast of France</w:t>
+                <w:t xml:space="preserve">Spineless and overlooked: DNA metabarcoding of autonomous reef monitoring structures reveals intra‐ and interspecific genetic diversity in Mediterranean invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Anna Thomasdotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Stöhr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zineb Lebouazda</w:t>
+                <w:t xml:space="preserve">Peter Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle de Casamajor</w:t>
+                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vingiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.14268B52⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), pp.1689-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689908v1</w:t>
+                <w:t xml:space="preserve">hal-04304529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be positive: customized reference databases and new, local barcodes balance false taxonomic assignments in metabarcoding studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Gutiérrez Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.e14616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.14616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme and Heterogeneous Conditions of the Desert Wetland Chott Ech Chergui (Algeria) Allow Isolating Halophilic, Alkalophilic and Thermophilic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Mehirou Zouggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mirleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, pp.108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13157-023-01757-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spineless and overlooked: DNA metabarcoding of autonomous reef monitoring structures reveals intra‐ and interspecific genetic diversity in Mediterranean invertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating morphological and genetic data at different climate and geographic scales in an endangered freshwater mussel Unio durieui (Bivalvia: Unionidae) endemic to northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Shum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vingiani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.eyab040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304529v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871531v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating morphological and genetic data at different climate and geographic scales in an endangered freshwater mussel Unio durieui (Bivalvia: Unionidae) endemic to northern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyab040⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783749v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bally</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Marc Verlaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (12), pp.173-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-grained habitat-associated genetic connectivity in an admixed population of mussels in the small isolated Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Poulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331534v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained habitat-associated genetic connectivity in an admixed population of mussels in the small isolated Kerguelen Islands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Gérard</w:t>
+                <w:t xml:space="preserve">Marco Abbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Giorgio Bavestrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e10. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.e01909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501373v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Abbiati</w:t>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Bavestrello</w:t>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439752v1</w:t>
+                <w:t xml:space="preserve">hal-03131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
+                <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiop Lo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergün Taşkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1578 - 1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131637v1</w:t>
+                <w:t xml:space="preserve">hal-02892573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 600 (600), pp.1 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892573v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+                <w:t xml:space="preserve">Pan‐regional marine benthic cryptobiome biodiversity patterns revealed by metabarcoding Autonomous Reef Monitoring Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Pearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aylagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.600⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.4882-4897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954067v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan‐regional marine benthic cryptobiome biodiversity patterns revealed by metabarcoding Autonomous Reef Monitoring Structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new – Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15692⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 607, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973058v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new – Corrigendum</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinovia Erga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.607⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453749v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation in the presence of strong incomplete lineage sorting and hybridization: Lessons from Ophioderma (Ophiuroidea: Echinodermata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02075340v1</w:t>
+                <w:t xml:space="preserve">hal-01933094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zinovia Erga</w:t>
+                <w:t xml:space="preserve">Global invasion genetics of two parasitic copepods infecting marine bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke E Feis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anouk Goedknegt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Den Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48928-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125817v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global invasion genetics of two parasitic copepods infecting marine bivalves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Onno Den Boon</w:t>
+                <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Uyarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Anlauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48928-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290155v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Species delimitation in the presence of strong incomplete lineage sorting and hybridization: Lessons from Ophioderma (Ophiuroidea: Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933094v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K Pearman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carugati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carvalho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061256v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
@@ -3297,4902 +3297,4768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John K Pearman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
+                <w:t xml:space="preserve">Zined Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carugati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.411-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886882v1</w:t>
+                <w:t xml:space="preserve">hal-01631348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive selection on sperm ion channels in a brooding brittle star: consequence of life-history traits evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. I. Montoya-Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (14), pp.3744-3759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
+                <w:t xml:space="preserve">Quantitative criteria for choosing targets and indicators for sustainable use of ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zined Marzouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Axel G. Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Said</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laura Uusitalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasija Zaiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx070⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631348v1</w:t>
+                <w:t xml:space="preserve">hal-01631349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative criteria for choosing targets and indicators for sustainable use of ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The taxonomic challenge posed by the Antarctic echinoids Abatus bidens and Abatus cavernosus (Schizasteridae, Echinoidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Berg</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasija Zaiko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Steimetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.897-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1842-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631349v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal similarly shapes both population genetics and community patterns in the marine realm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Villarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Roberto Danovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carugati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xabier Irigoien</w:t>
+                <w:t xml:space="preserve">Berzano Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihayet Bizsel</w:t>
+                <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep28730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444635v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taxonomic challenge posed by the Antarctic echinoids Abatus bidens and Abatus cavernosus (Schizasteridae, Echinoidea).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometric Variation of Fishery-Exploited Muricidae (Hexaplex trunculus) in the Mediterranean Sea and the Northeastern Atlantic Ocean: Implications for Stock Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zined Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Hager Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steimetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal de Ridder</w:t>
+                <w:t xml:space="preserve">Khaled Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1842-5⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.327--338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4194/1303-2712-v16_2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310170v1</w:t>
+                <w:t xml:space="preserve">hal-01444628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric Variation of Fishery-Exploited Muricidae (Hexaplex trunculus) in the Mediterranean Sea and the Northeastern Atlantic Ocean: Implications for Stock Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hager Blel</w:t>
+                <w:t xml:space="preserve">Thérèse Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Saïd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (2), pp.327--338. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (Pt A), pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4194/1303-2712-v16_2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444628v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t>
+                <w:t xml:space="preserve">Strong genetic structuring of the cockle Cerastoderma glaucum across Europe: new insights from an intronic marker and multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Danovaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Carugati</w:t>
+                <w:t xml:space="preserve">Ludmila Sromek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berzano Marco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
+                <w:t xml:space="preserve">Rafal Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Furla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Tarnowska-Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (4), pp.515--524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448726v1</w:t>
+                <w:t xml:space="preserve">hal-01444646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal similarly shapes both population genetics and community patterns in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Laurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Irigoien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihayet Bizsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205849v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong genetic structuring of the cockle Cerastoderma glaucum across Europe: new insights from an intronic marker and multivariate analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Furla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw019⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 539, p. 165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444646v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the larval phase on connectivity: strong differences in the genetic structure of brooders and broadcasters in the Ophioderma longicauda species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. -T. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Boissin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">B. Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (24), pp.6080--6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238310v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the larval phase on connectivity: strong differences in the genetic structure of brooders and broadcasters in the Ophioderma longicauda species complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valiere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (24), pp.6080--6094. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445211v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
+                <w:t xml:space="preserve">K Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+                <w:t xml:space="preserve">C Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Viricel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">N Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+                <w:t xml:space="preserve">ird-01366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bierne</w:t>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Borsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">P Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cahais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01366543v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Ballenghien</w:t>
+                <w:t xml:space="preserve">Genetic data, reproduction season and reproductive strategy data support the existence of biological species in Ophioderma longicauda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bernard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Stohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 337 (10), pp.553-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic data, reproduction season and reproductive strategy data support the existence of biological species in Ophioderma longicauda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Stohr</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631350v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
+                <w:t xml:space="preserve">Thermotolerance and regeneration in the brittle star species complex Ophioderma longicauda: A preliminary study comparing lineages and Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline P Bonillo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336 (11-12), pp.572-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotolerance and regeneration in the brittle star species complex Ophioderma longicauda: A preliminary study comparing lineages and Mediterranean basins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631352v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Penant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">E. Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631351v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bastrop</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960755v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between heterozygosity, growth parameters and age in the common pandora Pagellus erythrinus (Sparidae) in the Gabes Gulf (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 445, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847188v1</w:t>
+                <w:t xml:space="preserve">hal-01631354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Krakau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wołowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847189v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between heterozygosity, growth parameters and age in the common pandora Pagellus erythrinus (Sparidae) in the Gabes Gulf (Tunisia)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09531⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (7), pp.855 - 869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631354v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631355v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790624v1</w:t>
+                <w:t xml:space="preserve">hal-01631355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Allcock</w:t>
+                <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+                <w:t xml:space="preserve">Thierry B. Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+                <w:t xml:space="preserve">E. Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (276), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614982v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Richelle-Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (1), pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential cryptic speciation in Mediterranean populations of Ophioderma (Echinodermata: Ophiuroidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2071, pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539514v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential cryptic speciation in Mediterranean populations of Ophioderma (Echinodermata: Ophiuroidea)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparative studies on the morphometry and physiology of European populations of the lagoon specialist Cerastoderma glaucum (Bivalvia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (3), pp.437-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5697/oc.51-3.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631358v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies on the morphometry and physiology of European populations of the lagoon specialist Cerastoderma glaucum (Bivalvia)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 332, pp.137-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631357v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: A first insight into Acanthaster phylogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (2), pp.137-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260698v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00475209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Translational machinery of the chaetognath Spadella cephaloptera: a transcriptomic approach to the analysis of cytosolic ribosomal protein genes and their expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane M. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00475209v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational machinery of the chaetognath Spadella cephaloptera: a transcriptomic approach to the analysis of cytosolic ribosomal protein genes and their expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Choosing the right Molecular Genetic Markers for studying biodiversity: from molecular evolution to practical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-146⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 127, pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-005-2485-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631361v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the right Molecular Genetic Markers for studying biodiversity: from molecular evolution to practical aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Autosomal differences between males and females in hybrid zones: a first report from Barbus barbus and Barbus meridionalis (Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pouyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-005-2485-1⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093762v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00330373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomal differences between males and females in hybrid zones: a first report from Barbus barbus and Barbus meridionalis (Cyprinidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Movements of adult fish in a hybrid zone revealed by microsatellite genetic analysis and capture-recapture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43 (1), pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00332264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8202,302 +8068,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems and Questions Posed by Cryptic Species. A Framework to Guide Future Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numa Délémontey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elrick Du Salliant Du Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Fanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Assessing to Conserving Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77 - 106, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10991-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNR-IBIMET </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Fifth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.828-843, 2014, 978-88-95597-19-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8644,51 +8510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.24.690150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lebouazda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra An-Thu Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lila Soualili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaf144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04327610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E Cahill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle de Casamajor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.14268B52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Guti&#233;rrez Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mehirou Zouggar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01757-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thomasdotter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vingiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783749v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyab040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02954067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.607" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02075340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.11.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke E Feis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouk Goedknegt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Den Boon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48928-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. T. Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abi-Rached" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Montoya-Burgos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel G. Rossberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Zaiko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihayet Bizsel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28730" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1842-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Blel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sa&#239;d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4194/1303-2712-v16_2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sromek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska-Marini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445211v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. -T. Weber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13456" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73D236477E7367B175819DAFC3A193D2464CEC22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stohr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09531" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-005-2485-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330373v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouyaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800455" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrick Du Salliant Du Luc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10991-2_4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lebouazda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra An-Thu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lila Soualili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaf144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04327610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E Cahill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle de Casamajor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.14268B52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thomasdotter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vingiani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13836" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Guti&#233;rrez Ortega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mehirou Zouggar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01757-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783749v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyab040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02954067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke E Feis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouk Goedknegt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Den Boon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48928-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02075340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.11.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. T. Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abi-Rached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Montoya-Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel G. Rossberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Zaiko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1842-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Blel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4194/1303-2712-v16_2_13" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sromek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska-Marini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihayet Bizsel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. -T. Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13456" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73D236477E7367B175819DAFC3A193D2464CEC22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stohr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09531" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-005-2485-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouyaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800455" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332264v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191951v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrick Du Salliant Du Luc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10991-2_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>