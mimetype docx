--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -248,235 +248,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological differences among cryptic species of the Mediterranean crustose coralline alga Lithophyllum stictiforme (Corallinales, Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Scientific history, biogeography, and biological traits predict presence of cryptic or overlooked species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Abigail E Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Calvert</w:t>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Volume 59 (2024 - Issue 2), pp.Pages 184-195. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.546-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2281484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329191v2</w:t>
+                <w:t xml:space="preserve">hal-04327610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific history, biogeography, and biological traits predict presence of cryptic or overlooked species</w:t>
+                <w:t xml:space="preserve">Physiological differences among cryptic species of the Mediterranean crustose coralline alga Lithophyllum stictiforme (Corallinales, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail E Cahill</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Meglécz</w:t>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (2), pp.546-561. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 59 (2024 - Issue 2), pp.Pages 184-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.13034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2281484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327610v1</w:t>
+                <w:t xml:space="preserve">hal-04329191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range extension and morphological variability of Ophioderma longicaudum (Echinodermata: Ophiuroidea) at the South-West Atlantic coast of France</w:t>
               </w:r>
@@ -590,1125 +590,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spineless and overlooked: DNA metabarcoding of autonomous reef monitoring structures reveals intra‐ and interspecific genetic diversity in Mediterranean invertebrates</w:t>
+                <w:t xml:space="preserve">Be positive: customized reference databases and new, local barcodes balance false taxonomic assignments in metabarcoding studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Thomasdotter</w:t>
+                <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Shum</w:t>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vingiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubut</w:t>
+                <w:t xml:space="preserve">José Miguel Gutiérrez Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13836⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e14616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304529v1</w:t>
+                <w:t xml:space="preserve">hal-03931396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be positive: customized reference databases and new, local barcodes balance false taxonomic assignments in metabarcoding studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+                <w:t xml:space="preserve">Extreme and Heterogeneous Conditions of the Desert Wetland Chott Ech Chergui (Algeria) Allow Isolating Halophilic, Alkalophilic and Thermophilic Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Mehirou Zouggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
+                <w:t xml:space="preserve">Pascal Mirleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
+                <w:t xml:space="preserve">Francoise Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Gutiérrez Ortega</w:t>
+                <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e14616. </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.14616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-023-01757-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931396v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme and Heterogeneous Conditions of the Desert Wetland Chott Ech Chergui (Algeria) Allow Isolating Halophilic, Alkalophilic and Thermophilic Bacteria</w:t>
+                <w:t xml:space="preserve">Spineless and overlooked: DNA metabarcoding of autonomous reef monitoring structures reveals intra‐ and interspecific genetic diversity in Mediterranean invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Mehirou Zouggar</w:t>
+                <w:t xml:space="preserve">Anna Thomasdotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mirleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Peter Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Denis</w:t>
+                <w:t xml:space="preserve">Marina Vingiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Caruso</w:t>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.108. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), pp.1689-1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13157-023-01757-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320473v1</w:t>
+                <w:t xml:space="preserve">hal-04304529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating morphological and genetic data at different climate and geographic scales in an endangered freshwater mussel Unio durieui (Bivalvia: Unionidae) endemic to northern Tunisia</w:t>
+                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyab040⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783749v2</w:t>
+                <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating morphological and genetic data at different climate and geographic scales in an endangered freshwater mussel Unio durieui (Bivalvia: Unionidae) endemic to northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bally</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.eyab040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871531v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
+                <w:t xml:space="preserve">Fine-grained habitat-associated genetic connectivity in an admixed population of mussels in the small isolated Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verlaque</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Poulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (12), pp.173-216. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331534v1</w:t>
+                <w:t xml:space="preserve">hal-03501373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained habitat-associated genetic connectivity in an admixed population of mussels in the small isolated Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Gérard</w:t>
+                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e10. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (12), pp.173-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501373v1</w:t>
+                <w:t xml:space="preserve">hal-03331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Abbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,403 +1766,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
+                <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiop Lo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergün Taşkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1578 - 1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131637v1</w:t>
+                <w:t xml:space="preserve">hal-02892573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 600 (600), pp.1 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892573v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954067v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan‐regional marine benthic cryptobiome biodiversity patterns revealed by metabarcoding Autonomous Reef Monitoring Structures</w:t>
               </w:r>
@@ -2295,64 +2295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new – Corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2393,931 +2393,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species delimitation in the presence of strong incomplete lineage sorting and hybridization: Lessons from Ophioderma (Ophiuroidea: Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 131, pp.138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125817v1</w:t>
+                <w:t xml:space="preserve">hal-02075340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.160-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global invasion genetics of two parasitic copepods infecting marine bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke E Feis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anouk Goedknegt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Den Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.12730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-48928-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061256v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation in the presence of strong incomplete lineage sorting and hybridization: Lessons from Ophioderma (Ophiuroidea: Echinodermata)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Uyarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Anlauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.138-148. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075340v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abigail Cahill</w:t>
+                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John K Pearman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carugati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Carvalho</w:t>
+                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886882v1</w:t>
+                <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
+                <w:t xml:space="preserve">John K Pearman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Laura Carugati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688786v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
               </w:r>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
@@ -3816,1315 +3816,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taxonomic challenge posed by the Antarctic echinoids Abatus bidens and Abatus cavernosus (Schizasteridae, Echinoidea).</w:t>
+                <w:t xml:space="preserve">Dispersal similarly shapes both population genetics and community patterns in the marine realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal de Ridder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xabier Irigoien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihayet Bizsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1842-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310170v1</w:t>
+                <w:t xml:space="preserve">hal-01444635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Danovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carugati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berzano Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric Variation of Fishery-Exploited Muricidae (Hexaplex trunculus) in the Mediterranean Sea and the Northeastern Atlantic Ocean: Implications for Stock Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zined Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkish Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.327--338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4194/1303-2712-v16_2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">The taxonomic challenge posed by the Antarctic echinoids Abatus bidens and Abatus cavernosus (Schizasteridae, Echinoidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Choné</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Laurin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Steimetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.897-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1842-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205849v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong genetic structuring of the cockle Cerastoderma glaucum across Europe: new insights from an intronic marker and multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Sromek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Furla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska-Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (4), pp.515--524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mollus/eyw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal similarly shapes both population genetics and community patterns in the marine realm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Villarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xabier Irigoien</w:t>
+                <w:t xml:space="preserve">Thérèse Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihayet Bizsel</w:t>
+                <w:t xml:space="preserve">Bernard Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (Pt A), pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep28730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444635v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
+                <w:t xml:space="preserve">Influence of the larval phase on connectivity: strong differences in the genetic structure of brooders and broadcasters in the Ophioderma longicauda species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Boissin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">A. A. -T. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (24), pp.6080--6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238310v1</w:t>
+                <w:t xml:space="preserve">hal-01445211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the larval phase on connectivity: strong differences in the genetic structure of brooders and broadcasters in the Ophioderma longicauda species complex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (24), pp.6080--6094. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445211v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+                <w:t xml:space="preserve">K Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Viricel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">C Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Borsa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">E Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 539, p. 165-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01366543v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic data, reproduction season and reproductive strategy data support the existence of biological species in Ophioderma longicauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,248 +5476,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotolerance and regeneration in the brittle star species complex Ophioderma longicauda: A preliminary study comparing lineages and Mediterranean basins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Gwilherm Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 336 (11-12), pp.572-581. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631352v1</w:t>
+                <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermotolerance and regeneration in the brittle star species complex Ophioderma longicauda: A preliminary study comparing lineages and Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Penant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336 (11-12), pp.572-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631351v1</w:t>
+                <w:t xml:space="preserve">hal-01631352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
               </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bastrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5831,1107 +5831,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verney</w:t>
+                <w:t xml:space="preserve">Manuela Krakau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Wolowicz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Sabine Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wołowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847189v1</w:t>
+                <w:t xml:space="preserve">hal-00847188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between heterozygosity, growth parameters and age in the common pandora Pagellus erythrinus (Sparidae) in the Gabes Gulf (Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+                <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631354v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between heterozygosity, growth parameters and age in the common pandora Pagellus erythrinus (Sparidae) in the Gabes Gulf (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 107, pp.150-158. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 445, pp.251-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps09531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847188v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Bastien Merigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790624v1</w:t>
+                <w:t xml:space="preserve">hal-01631355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (7), pp.855 - 869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614982v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Egea</w:t>
+                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Merigot</w:t>
+                <w:t xml:space="preserve">Claudia P. Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334 (1), pp.13-23. </w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631355v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry B. Hoareau</w:t>
+                <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Egea</w:t>
+                <w:t xml:space="preserve">Sophie Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Penant</w:t>
+                <w:t xml:space="preserve">Evelyn Richelle-Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rocher</w:t>
+                <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (276), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539514v1</w:t>
+                <w:t xml:space="preserve">hal-01631356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Gazave</w:t>
+                <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carteron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Thierry B. Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Richelle-Maurer</w:t>
+                <w:t xml:space="preserve">E. Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
+                <w:t xml:space="preserve">G. Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (276), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01631356v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential cryptic speciation in Mediterranean populations of Ophioderma (Echinodermata: Ophiuroidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6982,77 +6982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies on the morphometry and physiology of European populations of the lagoon specialist Cerastoderma glaucum (Bivalvia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (3), pp.437-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7080,558 +7080,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260698v1</w:t>
+                <w:t xml:space="preserve">halsde-00475209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: A first insight into Acanthaster phylogeography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631359v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: A first insight into Acanthaster phylogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borsa</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 331 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00475209v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 332, pp.137-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824034v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational machinery of the chaetognath Spadella cephaloptera: a transcriptomic approach to the analysis of cytosolic ribosomal protein genes and their expression</w:t>
               </w:r>
@@ -7825,51 +7825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autosomal differences between males and females in hybrid zones: a first report from Barbus barbus and Barbus meridionalis (Cyprinidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,51 +7942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of adult fish in a hybrid zone revealed by microsatellite genetic analysis and capture-recapture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,103 +8212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinovia Erga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNR-IBIMET </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Fifth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t>
@@ -8510,51 +8510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lebouazda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra An-Thu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lila Soualili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaf144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04327610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E Cahill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle de Casamajor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.14268B52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thomasdotter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vingiani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13836" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Guti&#233;rrez Ortega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mehirou Zouggar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01757-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783749v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyab040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02954067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke E Feis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouk Goedknegt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Den Boon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48928-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02075340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.11.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. T. Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abi-Rached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Montoya-Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel G. Rossberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Zaiko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1842-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Blel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4194/1303-2712-v16_2_13" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sromek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska-Marini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihayet Bizsel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. -T. Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13456" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73D236477E7367B175819DAFC3A193D2464CEC22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stohr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09531" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-005-2485-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouyaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800455" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332264v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191951v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrick Du Salliant Du Luc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10991-2_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lebouazda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra An-Thu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lila Soualili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaf144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04327610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E Cahill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle de Casamajor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.14268B52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Guti&#233;rrez Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mehirou Zouggar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01757-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thomasdotter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vingiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13836" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783749v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyab040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02954067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02075340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.11.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke E Feis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouk Goedknegt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Den Boon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48928-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. T. Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abi-Rached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Montoya-Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel G. Rossberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Zaiko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihayet Bizsel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Blel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sa&#239;d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4194/1303-2712-v16_2_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1842-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sromek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska-Marini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. -T. Weber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13456" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73D236477E7367B175819DAFC3A193D2464CEC22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stohr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-005-2485-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouyaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800455" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332264v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191951v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrick Du Salliant Du Luc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10991-2_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>