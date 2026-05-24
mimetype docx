--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -248,235 +248,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific history, biogeography, and biological traits predict presence of cryptic or overlooked species</w:t>
+                <w:t xml:space="preserve">Physiological differences among cryptic species of the Mediterranean crustose coralline alga Lithophyllum stictiforme (Corallinales, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail E Cahill</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Meglécz</w:t>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (2), pp.546-561. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 59 (2024 - Issue 2), pp.Pages 184-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.13034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2281484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327610v1</w:t>
+                <w:t xml:space="preserve">hal-04329191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological differences among cryptic species of the Mediterranean crustose coralline alga Lithophyllum stictiforme (Corallinales, Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Scientific history, biogeography, and biological traits predict presence of cryptic or overlooked species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Abigail E Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Calvert</w:t>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Volume 59 (2024 - Issue 2), pp.Pages 184-195. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.546-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2281484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329191v2</w:t>
+                <w:t xml:space="preserve">hal-04327610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range extension and morphological variability of Ophioderma longicaudum (Echinodermata: Ophiuroidea) at the South-West Atlantic coast of France</w:t>
               </w:r>
@@ -590,1125 +590,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be positive: customized reference databases and new, local barcodes balance false taxonomic assignments in metabarcoding studies</w:t>
+                <w:t xml:space="preserve">Spineless and overlooked: DNA metabarcoding of autonomous reef monitoring structures reveals intra‐ and interspecific genetic diversity in Mediterranean invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Thomasdotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Gutiérrez Ortega</w:t>
+                <w:t xml:space="preserve">Marina Vingiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14616⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), pp.1689-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931396v1</w:t>
+                <w:t xml:space="preserve">hal-04304529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme and Heterogeneous Conditions of the Desert Wetland Chott Ech Chergui (Algeria) Allow Isolating Halophilic, Alkalophilic and Thermophilic Bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Mehirou Zouggar</w:t>
+                <w:t xml:space="preserve">Be positive: customized reference databases and new, local barcodes balance false taxonomic assignments in metabarcoding studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mirleau</w:t>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Denis</w:t>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Caruso</w:t>
+                <w:t xml:space="preserve">José Miguel Gutiérrez Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.108. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e14616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13157-023-01757-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320473v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spineless and overlooked: DNA metabarcoding of autonomous reef monitoring structures reveals intra‐ and interspecific genetic diversity in Mediterranean invertebrates</w:t>
+                <w:t xml:space="preserve">Extreme and Heterogeneous Conditions of the Desert Wetland Chott Ech Chergui (Algeria) Allow Isolating Halophilic, Alkalophilic and Thermophilic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Thomasdotter</w:t>
+                <w:t xml:space="preserve">Aicha Mehirou Zouggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Shum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+                <w:t xml:space="preserve">Pascal Mirleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vingiani</w:t>
+                <w:t xml:space="preserve">Francoise Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubut</w:t>
+                <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (7), pp.1689-1705. </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-023-01757-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304529v1</w:t>
+                <w:t xml:space="preserve">hal-04320473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
+                <w:t xml:space="preserve">Integrating morphological and genetic data at different climate and geographic scales in an endangered freshwater mussel Unio durieui (Bivalvia: Unionidae) endemic to northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.eyab040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871531v1</w:t>
+                <w:t xml:space="preserve">hal-03783749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating morphological and genetic data at different climate and geographic scales in an endangered freshwater mussel Unio durieui (Bivalvia: Unionidae) endemic to northern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyab040⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783749v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Thomas</w:t>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bally</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained habitat-associated genetic connectivity in an admixed population of mussels in the small isolated Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Gérard</w:t>
+                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e10. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (12), pp.173-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501373v1</w:t>
+                <w:t xml:space="preserve">hal-03331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
+                <w:t xml:space="preserve">Fine-grained habitat-associated genetic connectivity in an admixed population of mussels in the small isolated Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verlaque</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Poulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (12), pp.173-216. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331534v1</w:t>
+                <w:t xml:space="preserve">hal-03501373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Abbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,403 +1766,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
+                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ergün Taşkin</w:t>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892573v1</w:t>
+                <w:t xml:space="preserve">hal-03131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+                <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergün Taşkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.600⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1578 - 1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954067v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiop Lo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 600 (600), pp.1 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131637v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan‐regional marine benthic cryptobiome biodiversity patterns revealed by metabarcoding Autonomous Reef Monitoring Structures</w:t>
               </w:r>
@@ -2295,64 +2295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Ophioderma longicauda (Echinodermata: Ophiuroidea) cryptic species complex: five sisters, three of them new – Corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2393,931 +2393,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation in the presence of strong incomplete lineage sorting and hybridization: Lessons from Ophioderma (Ophiuroidea: Echinodermata)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinovia Erga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 131, pp.138-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075340v1</w:t>
+                <w:t xml:space="preserve">hal-02125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.160-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global invasion genetics of two parasitic copepods infecting marine bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke E Feis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anouk Goedknegt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Den Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.12730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-48928-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zinovia Erga</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Uyarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Anlauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125817v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species delimitation in the presence of strong incomplete lineage sorting and hybridization: Lessons from Ophioderma (Ophiuroidea: Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.138-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061256v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">John K Pearman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Laura Carugati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688786v1</w:t>
+                <w:t xml:space="preserve">hal-01886882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abigail Cahill</w:t>
+                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John K Pearman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
+                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carugati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Carvalho</w:t>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886882v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
               </w:r>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
@@ -3816,4249 +3816,4258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal similarly shapes both population genetics and community patterns in the marine realm</w:t>
+                <w:t xml:space="preserve">The taxonomic challenge posed by the Antarctic echinoids Abatus bidens and Abatus cavernosus (Schizasteridae, Echinoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Chust</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Villarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Emilie Steimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xabier Irigoien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28730⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.897-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1842-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444635v1</w:t>
+                <w:t xml:space="preserve">hal-01310170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Danovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carugati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Danovaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Carugati</w:t>
+                <w:t xml:space="preserve">Berzano Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric Variation of Fishery-Exploited Muricidae (Hexaplex trunculus) in the Mediterranean Sea and the Northeastern Atlantic Ocean: Implications for Stock Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zined Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkish Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.327--338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4194/1303-2712-v16_2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taxonomic challenge posed by the Antarctic echinoids Abatus bidens and Abatus cavernosus (Schizasteridae, Echinoidea).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong genetic structuring of the cockle Cerastoderma glaucum across Europe: new insights from an intronic marker and multivariate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Sromek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steimetz</w:t>
+                <w:t xml:space="preserve">Rafal Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal de Ridder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Furla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Tarnowska-Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1842-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (4), pp.515--524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310170v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong genetic structuring of the cockle Cerastoderma glaucum across Europe: new insights from an intronic marker and multivariate analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Forcioli</w:t>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal Lasota</w:t>
+                <w:t xml:space="preserve">Thérèse Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Furla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Tarnowska-Marini</w:t>
+                <w:t xml:space="preserve">Bernard Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (Pt A), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444646v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersal similarly shapes both population genetics and community patterns in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Egea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Ernesto Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Choné</w:t>
+                <w:t xml:space="preserve">Xabier Irigoien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Laurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Nihayet Bizsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (Pt A), pp.207-220. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep28730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205849v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the larval phase on connectivity: strong differences in the genetic structure of brooders and broadcasters in the Ophioderma longicauda species complex</w:t>
+                <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. -T. Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Valiere</w:t>
+                <w:t xml:space="preserve">E Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13456⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 539, p. 165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445211v1</w:t>
+                <w:t xml:space="preserve">hal-01238310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the larval phase on connectivity: strong differences in the genetic structure of brooders and broadcasters in the Ophioderma longicauda species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. -T. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 24 (24), pp.6080--6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Gerard</w:t>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01366543v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Boissin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">N Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238310v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Cahais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic data, reproduction season and reproductive strategy data support the existence of biological species in Ophioderma longicauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 337 (10), pp.553-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Penant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermotolerance and regeneration in the brittle star species complex Ophioderma longicauda: A preliminary study comparing lineages and Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Anh-Thu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 336 (11-12), pp.572-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bastrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Jacobsen</w:t>
+                <w:t xml:space="preserve">A. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Wołowicz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Maciej Wolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847188v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Relationships between heterozygosity, growth parameters and age in the common pandora Pagellus erythrinus (Sparidae) in the Gabes Gulf (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 445, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847189v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between heterozygosity, growth parameters and age in the common pandora Pagellus erythrinus (Sparidae) in the Gabes Gulf (Tunisia)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Krakau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wołowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09531⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631354v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Merigot</w:t>
+                <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (7), pp.855 - 869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631355v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chenuil</w:t>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790624v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+                <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614982v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Gazave</w:t>
+                <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carteron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Thierry B. Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Richelle-Maurer</w:t>
+                <w:t xml:space="preserve">E. Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
+                <w:t xml:space="preserve">G. Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (276), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01631356v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry B. Hoareau</w:t>
+                <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Egea</w:t>
+                <w:t xml:space="preserve">Sophie Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Penant</w:t>
+                <w:t xml:space="preserve">Evelyn Richelle-Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rocher</w:t>
+                <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (276), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539514v1</w:t>
+                <w:t xml:space="preserve">hal-01631356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential cryptic speciation in Mediterranean populations of Ophioderma (Echinodermata: Ophiuroidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2071, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies on the morphometry and physiology of European populations of the lagoon specialist Cerastoderma glaucum (Bivalvia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (3), pp.437-458. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5697/oc.51-3.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 332, pp.137-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00475209v1</w:t>
+                <w:t xml:space="preserve">hal-00260698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: A first insight into Acanthaster phylogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 331 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824034v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: A first insight into Acanthaster phylogeography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thomassin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631359v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00475209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Roby</w:t>
+                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260698v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational machinery of the chaetognath Spadella cephaloptera: a transcriptomic approach to the analysis of cytosolic ribosomal protein genes and their expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane M. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-7-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the right Molecular Genetic Markers for studying biodiversity: from molecular evolution to practical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 127, pp.101-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-005-2485-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autosomal differences between males and females in hybrid zones: a first report from Barbus barbus and Barbus meridionalis (Cyprinidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93 (2), pp.128-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00330373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of adult fish in a hybrid zone revealed by microsatellite genetic analysis and capture-recapture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43 (1), pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00332264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8068,302 +8077,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems and Questions Posed by Cryptic Species. A Framework to Guide Future Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numa Délémontey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elrick Du Salliant Du Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Fanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Assessing to Conserving Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77 - 106, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10991-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNR-IBIMET </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Fifth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.828-843, 2014, 978-88-95597-19-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8510,51 +8519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lebouazda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra An-Thu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lila Soualili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaf144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04327610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E Cahill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle de Casamajor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.14268B52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Guti&#233;rrez Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mehirou Zouggar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01757-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thomasdotter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vingiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13836" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783749v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyab040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02954067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02075340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.11.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke E Feis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouk Goedknegt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Den Boon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48928-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. T. Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abi-Rached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Montoya-Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel G. Rossberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Zaiko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihayet Bizsel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Blel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sa&#239;d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4194/1303-2712-v16_2_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1842-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sromek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska-Marini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. -T. Weber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13456" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73D236477E7367B175819DAFC3A193D2464CEC22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stohr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-005-2485-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouyaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800455" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332264v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191951v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrick Du Salliant Du Luc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10991-2_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lebouazda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra An-Thu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lila Soualili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaf144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04327610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E Cahill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle de Casamajor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.14268B52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thomasdotter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vingiani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13836" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Guti&#233;rrez Ortega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mehirou Zouggar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01757-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783749v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyab040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02954067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke E Feis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouk Goedknegt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Den Boon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48928-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02075340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.11.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. T. Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abi-Rached" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Montoya-Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel G. Rossberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Zaiko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1842-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Blel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4194/1303-2712-v16_2_13" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sromek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska-Marini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihayet Bizsel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. -T. Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13456" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73D236477E7367B175819DAFC3A193D2464CEC22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stohr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09531" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-005-2485-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330373v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouyaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800455" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332264v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrick Du Salliant Du Luc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10991-2_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>