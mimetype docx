--- v0 (2026-04-13)
+++ v1 (2026-05-07)
@@ -157,2332 +157,2332 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une réelle prise en compte des besoins sociaux dans l’appropriation langagière : de la recherche théorique à l’intervention</w:t>
+                <w:t xml:space="preserve">Contrer l'insécurité sociolangagière en contexte universitaire : des apports pour l'apprentissage, l'enseignement et l'intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation académique : langue ou territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05136961v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Série Monographique en Sciences Humaines (SMSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.215-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’accompagnement linguistique des personnes migrantes en Suisse romande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.12406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre le français à des requérants d’asile ou le patois à des enfants d’Évolène : l’engagement en glottopolitique, entre redistribution et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.1478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière la langue, les positionnements sociaux. Pouvoir faire entendre sa voix en langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ben Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/nrsc.v2022i15.6502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: La notion de &amp;quot;voix&amp;quot; en sociolinguistique et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Christine Weirich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ben Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/nrsc.v2022i15.6886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que veut dire évaluer un &amp;quot;niveau de langue&amp;quot; ? Analyse sociolinguistique et didactique d'une demande politique et sociale en Suisse romande Sous titre par défaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la langue et son appropriation pour évaluer : vers des outils concrets et adaptés. Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avènement de la didactique des langues étrangères: entre humanisme et néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.2339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précaire ? Genèse d'un projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Langues et précarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.3-10, 2025, 9782813005632. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05083821v1</w:t>
+              <w:t xml:space="preserve">, 2025, 9782813005632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813005632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue(s) et précarité(s). Un cadrage théorique partagé.</w:t>
-[...299 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dans la langue de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...424 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...303 lines deleted...]
-                <w:t xml:space="preserve">hal-04476149v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrer l'insécurité sociolangagière en contexte universitaire : des apports pour l'apprentissage, l'enseignement et l'intervention sociale</w:t>
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une réelle prise en compte des besoins sociaux dans l’appropriation langagière : de la recherche théorique à l’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...662 lines deleted...]
-                <w:t xml:space="preserve">hal-05137891v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05136961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et précarités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Précaire ? Genèse d'un projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et précarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9782813005632. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05083820v1</w:t>
+              <w:t xml:space="preserve">, pp.3-10, 2025, 9782813005632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la langue de l’autre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Langue(s) et précarité(s). Un cadrage théorique partagé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ben Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et précarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.11-32, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et précarité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ben Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et précarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05192477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Cité et recherche : précarités politiques, financières et contractuelles dans le champ de l’accompagnement linguistique des adultes migrant-e-s en Suisse romande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et précarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.231-242, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutionner ou faire bouger les lignes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et précarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-247, 2025, 9782813005632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, exercice de la citoyenneté et langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Sorba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question de démocratie. La démocratie en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualiser pour favoriser la résistance: de Lewin à Foucault, en passant par la sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers internationaux de sociolinguistique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (25), , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etranges français d’ici : les allophones sont-ils des francophones comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-56, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue étrangère dans la recherche en Suisse : exemples, enjeux et perspectives à la lumière de l’ELCF et de l’EFLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations et orientations de la recherche en didactiques du FLE/FLS Pratiques, formations et parcours professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2023, 978-2-35935-413-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté(s) versus communautarisme(s) : valeurs de la langue pour l’intégration en France, en Suisse et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APPARTENANCES, MARCHÉS ET MOBILITÉS : Penser la valeur des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-14-048690-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04285602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Issues? On Collecting Language Biographies Without Focusing on Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Multilingual Matters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speaking Subjects. Biographical methods in multilingualism research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05137759v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fide… lité. Effets des exigences de la politique migratoire suisse sur les tests de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Sorba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, EME Editions Proximités Sociolinguistique et langue française, pp.169-174, 2022, 978-2-8066-3760-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2500,90 +2500,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de &amp;quot;voix&amp;quot; en sociolinguistique et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ben Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Christine Weirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,64 +2608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tests de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2780,51 +2780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05E133E3"/>
+    <w:nsid w:val="F9C6D75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3011,51 +3011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-christel-zeiter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9815-4491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05136961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter-Grau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04414376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fonseca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04285602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1478" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/nrsc.v2022i15.6502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Christine Weirich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mac&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/nrsc.v2022i15.6886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jeanneret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005632" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-christel-zeiter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9815-4491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter-Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12406" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1478" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/nrsc.v2022i15.6502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Christine Weirich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mac&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/nrsc.v2022i15.6886" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jeanneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05136961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04414376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04285602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>