--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1402,51 +1402,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Code Shift Keying signaling technique in GALILEO E1 signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1524,417 +1524,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved method to decode GPS L2C/L5 navigation message : combination of the inner and the outer channel codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+                <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 836-850</w:t>
+              <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022153v1</w:t>
+                <w:t xml:space="preserve">hal-01022159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the future GPS L1C and GALILEO E1 OS signals data message performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 324 - 334</w:t>
+              <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022154v1</w:t>
+                <w:t xml:space="preserve">hal-01022155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Comparison between the future GPS L1C and GALILEO E1 OS signals data message performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
+              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 324 - 334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022155v1</w:t>
+                <w:t xml:space="preserve">hal-01022154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demodulation performance of Galileo E1 OS and GPS L1C messages in a mobile environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1999,135 +1982,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">An improved method to decode GPS L2C/L5 navigation message : combination of the inner and the outer channel codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
+              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 836-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022159v1</w:t>
+                <w:t xml:space="preserve">hal-01022153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GLR algorithm to detect and exclude up to two simultaneous range failures in a GPS/Galileo/IRS case</w:t>
               </w:r>
@@ -2314,735 +2314,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance of single frequency ionospheric delay estimation and cycle slip detection with Civil Aviation requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">A GLR algorithm to detect and exclude up to two simultaneous failures in a GPS/Galileo/IRS case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 1296-1305</w:t>
+              <w:t xml:space="preserve">ION GNSS 2007, Fort Worth, Texas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, United States. pp.E6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021984v1</w:t>
+                <w:t xml:space="preserve">hal-00183424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for geostationary positioning with GNSS signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chibout</w:t>
+                <w:t xml:space="preserve">Compliance of single frequency ionospheric delay estimation and cycle slip detection with Civil Aviation requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 2388 - 2400</w:t>
+              <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 1296-1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022133v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GLR algorithm to detect and exclude up to two simultaneous failures in a GPS/Galileo/IRS case.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Giremus</w:t>
+                <w:t xml:space="preserve">A strategy for geostationary positioning with GNSS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2007, Fort Worth, Texas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, United States. pp.E6</w:t>
+              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 2388 - 2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183424v1</w:t>
+                <w:t xml:space="preserve">hal-01022133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of new processing techniques for geostationary satellite positioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chibout</w:t>
+                <w:t xml:space="preserve">Analysis of the GPS acquisition environment : indoors and outdoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA '06, 2nd IEEE International Conference on Information and Communication Technologies : from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp 127 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021778v1</w:t>
+                <w:t xml:space="preserve">hal-01021744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the GPS acquisition environment : indoors and outdoors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A new algorithm to reduce AGPS acquisition TTFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA '06, 2nd IEEE International Conference on Information and Communication Technologies : from Theory to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 301 - 311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021744v1</w:t>
+                <w:t xml:space="preserve">hal-01021774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm to reduce AGPS acquisition TTFF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Monnerat</w:t>
+                <w:t xml:space="preserve">Investigation of new processing techniques for geostationary satellite positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 301 - 311</w:t>
+              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 250-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021774v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS acquisition solution for use cases in all types of environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monnerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 1327-1335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3113,260 +3113,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multipath and cross-correlation on GPS acquisition in indoor environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAIM performance in presence of multiple range failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 1062 - 1070</w:t>
+              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 779 - 791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021738v1</w:t>
+                <w:t xml:space="preserve">hal-01021739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAIM performance in presence of multiple range failures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of multipath and cross-correlation on GPS acquisition in indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 779 - 791</w:t>
+              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 1062 - 1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021739v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Filtering Approaches for INS/GPS Integration</w:t>
               </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3912,51 +3912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C19C6EF"/>
+    <w:nsid w:val="7490B404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-christine-escher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079165397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-012-0306-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilloton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arethens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Javier Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damidaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chibout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ouzeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684357" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vogel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-christine-escher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079165397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-012-0306-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilloton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arethens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damidaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chibout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ouzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vogel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>