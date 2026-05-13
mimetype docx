--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Royère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature française des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-christine-royere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3670-7046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070678642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103670848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000076935591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences9e section, Littérature française des XXe et XXIe sièclesUniversité de Reims Champagne-ArdenneLaboratoire de rattachement : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIMEL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-christine.royere@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Délégation CNRS - URM THALIM, Université Sorbonne Nouvelle - Paris 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">juin 2023 : Bourse de recherche, Beinecke Library, Yale University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Poésies interartiales et intermédiales (poésie et arts visuels, poésie et arts sonores, poésie performance, poésie exposée)· Poétiques de la voix, lectures publiques et transmédiation orale du texte écrit· Pratiques et esthétiques du livre de création (génétique, auctorialité et énonciation éditoriales)· Histoire et matérialités du livre XIXe-XXIe siècles (techniques et valeurs de l’illustration, pratiques bibliophiliques, livre d’artiste)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Membre du bureau du CRIMEL (Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires), Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : responsable pédagogique de la Licence professionnelle Métiers du livre et de la documentation, spécialité « Bibliothèques, musées et médiation culturelle », Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition de création 1950-1980. Le grand illustré et après ? II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, journée d’étude organisée avec Sophie Lesiewicz, Bibliothèque Carnegie, Reims, 8 avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé avec Gaëlle Théval et en association avec l’équipe MARGE, université Lyon 3, 3-4 juin 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition de création 1930-1970. Le grand illustré, et après ? I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Sophie Lesiewicz, Bibliothèque de l’Arsenal, Paris, 3 juin 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître : Michèle Métail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée en collaboration avec le CERCC (Centre d’Études et de Recherches Comparées sur la Création, Éric Dayre, dir.) et Laurent Cauwet (Al Dante), ENS Lyon. Intervenants : Jeff Barda, Camille Bloomfield, Jean-Pierre Bobillot, Anne-Christine Royère, 13 mars 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les architectes du livre II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Julien Schuh, Université Paris Nanterre, 15 décembre 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les architectes du livre. Modèles esthétiques et économiques du livre d’art entre 1870 et 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Julien Schuh, Bibliothèque de l’Arsenal, Paris, 29 mai 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’affiche et le livre : un croisement paradoxal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisation avec Frédérique Martin-Scherrer d’une séance du séminaire LivrEsC (Livres – Espaces – de Création), dirigé par Hélène Campaignolle-Catel (Université Sorbonne Nouvelle-Paris 3, UMR Thalim) et la Bibliothèque littéraire Jacques Doucet, Institut National d’Histoire de l’Art, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image reproduite : techniques et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Julien Schuh, Université Reims Champagne-Ardenne, 20 juin 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu l’humoreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Serge Gaubert, l’Association Jean Tardieu et le Centre d’études poétiques de l’École Normale Supérieure Lettres et Sciences humaines de Lyon, 17 mars 2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comités scientifiques de colloques et journées d’étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1948-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international, 24-26 mars 2022, Maison des Sciences Humaines, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international, 17-19 juin 2021, Université de Liège</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ombres et transparences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,journée jeunes chercheurs de la SELF XX-XXI, 10 novembre 2018, Maison de la recherche, Paris 3 Sorbonne-nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voix acousmates en littérature / Acousmatic Voices in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international organisé par Claudia Desblaches et Sylvie Bauer, Université de Rennes II, 6-8 septembre 2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans des sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : membre du Conseil d’administration de l’association de chercheurs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « actualité de la recherche sur les pratiques poétiques ». </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://poemata.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : membre du Conseil scientifique du réseau international de recherches, RIMELL (Recherches Interdisciplinaires sur la Muséographie et l’Exposition de la Littérature et du Livre), fondé par Sofiane Laghouati (Musée royal de Mariemont – Université catholique de Louvain) et David Martens (KU Leuven). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.litteraturesmodesdemploi.org/presentation-2/</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : 3 participations à un recrutement de MCF (UVSQ, 2018 : « Littérature française XIXe-XXe siècles, théâtre, automédialité » ; Université Paris 3 - Sorbonne nouvelle, 2021 : « Littérature d’expression française des XXe et XXIe siècles » ; Université Paris Cité, 2022 : « Littérature française du XXe siècle »)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse :* Delphine Hautois, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de Jean Tardieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, thèse de doctorat, Université Lumière, Lyon 2, école doctorale Lettres, Langues, Linguistique, Arts, équipe de recherche Passages XX-XXI, directeur : Dominique Carlat. Jury : Dominique Carlat, Laurent Demanze, Albert Dichy, Catherine Mayaux, Anne-Christine Royère, 30 novembre 2018* Manon Houtart, &amp;quot;Surréalisme et radio: une même longueur d'ondes? Étude socio-historique et audiopoétique&amp;quot;, thèse de doctorat en Langues et Lettres, Faculté de Philosophie et Lettres, Université de Namur. Soutenance privée le 6 septembre 2024, soutenance publique le 4 octobre 2024. Jury: Denis Saint-Amand (directeur), David Vrydaghs (président de jury), Olivier Belin, Anne Reverseau, Anne-Christine Royère</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation de dossier auprès du FRS-.F.N.R.S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : 2 CSI, Université Paris Nanterre, école doctorale Espaces Temps Cultures (ETC) ; EHESS, Centre de Recherches sur les Arts et le Langage (CRAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : 2 CSI, EHESS, Centre de Recherches sur les Arts et le Langage (CRAL) ; Université Bordeaux-Montaigne, École doctorale Montaigne Humanités (Plurielles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : 3 CSI, Université Paris Nanterre, école doctorale Espaces Temps Cultures (ETC) ; Université Bordeaux-Montaigne, École doctorale Montaigne Humanités (Plurielles); EHESS, Centre de Recherches sur les Arts et le Langage (CRAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Expertise de dossier doctoral auprès du F.R.S.-FNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : 2 expertises de dossier doctoral auprès du F.R.S.-FNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : 3 CSI, Université Bordeaux-Montaigne, École doctorale Montaigne Humanités (Plurielles) ; Université Paris Nanterre, école doctorale Espaces Temps Cultures (ETC) ; Universités d'Angers et du Mans (3L.AM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectes du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 382 p., 2021, 978-2-9526783-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2019, Al Dante (Dijon), ISSN 2647-6045, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1861-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Héritages critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux. Voix et imaginaire des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Presses Sorbonne nouvelle, pp.265, 2009, 978-2-87854-475-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques vocales et poésie 'faciale'. Charles Pennequin, Nathalie Quintane, Christophe Tarkos, Vincent Tholomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gauthier et Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 213-226, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gauthier et Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-286, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gauthier et Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-19, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pied-de-mouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel, Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 570-571, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille-douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 733-735, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 451-453, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 74-77, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail : poésie, manières de faire contre. 1973-1985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénaïg Cariou, Stéphane Cunescu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie. Du dissensus en poésie moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 177-195, 2024, Série Littératures, 13, 978-2-87562-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointe sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 595-598, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecuire, poète du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Diu, Serge Linarès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2024, 979-10-97279-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bout-de-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 127-128, 2024, coll. "Dictionnaires et synthèses; 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel (dir.); Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 107-108, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 463-469, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 153-154, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Jean-Pierre Verheggen en mauvais lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, "TXT fête Verheggen", </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Lurlure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 104-114, 2024, 979-10-95997-63-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampes à lire et poésie spatiale : &amp;quot;Fensterbilder. Ein Studenbuch&amp;quot; et &amp;quot;Fensterbilder. Un livre d'heures&amp;quot; d'Ilse Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Association Ilse &amp; Pierre Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale, entre architecture et imaginaire poétique chez Ilse et Pierre Garnier. Actes de la journée d'étude organisée le 7 mars 2020 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2166, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-7574-3815-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin, écrire au corps. &amp;quot;La main du punk&amp;quot;: gestes d'écriture, du livre à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Pennequin: poésie tapage. Actes du colloque organisé par Anne-Christine Royère (Université de Reims, CRIMEL), Gaëlle Théval (Université de Rouen), laboratoire MARGE, Université Lyon 3, 3-4 juin 2021. En ligne: http://www.fabula.org/colloques/document7803.php</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues littéraires et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luce Abélès, Marges et cimaises. Art et littérature au XIXe siècle, du musée aux imprimés, articles réunis et édités sous la direction d'Hélène Védrine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix acousmates de la poésie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Claudia Desblaches, Claude Jamain (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voix acousmates en littérature. Actes du colloque organisé par Sylvie Bauer et Claudia Desblaches, université de Rennes 2, 6-8 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-65, 2021, 978-2-7535-8224-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles esthétiques et économiques du livre entre 1870 et 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère &amp; Julien Schuh (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les architectes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-19, 2021, 978-2-952783-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliazd, Poésie de mots inconnus : génétique et auctorialité éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse des seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 994, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-189, 2019, Annales littéraires de l'Université de Besançon, ISSN 0523-0535 ; Série Centre Jacques Petit / Université de Franche-Comté ; 129, 9782848676487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie: travaux publics. Michèle Métail & Anne-Christine Royère, entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-22, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes-affiches et poèmes-pancartes de Pierre Albert-Birot : prototypes, rééditions, avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurouet, Carole; Simon-Oikawa, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot, 1876-1967, un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.177-192, 2019, Interférences (Rennes), ISSN 0154-5604, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contiguïté polymorphe des arts : la carte et la partition dans les oeuvres croisées de Michèle Métail et Louis Roquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 195-221, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la poésie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lang, Abigail; Murat, Michel; Pardo, Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.253-278, 2019, L'Écart absolu, ISSN 1288-7722, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Gigantextes&amp;quot; de Michèle Métail : une poésie intermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-185, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;espace autre&amp;quot; pour le texte: gestes, objets et supports dans les &amp;quot;Publications orales&amp;quot; et les &amp;quot;conférences-performances&amp;quot; de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 273-293, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Goulet et François Massut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confidents. Les chaises-poèmes du jardin du Palais-Royal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dijon, Les presses du réel / Alma (Québec), Centre SAGAMIE, p. 64, 2018, 9 782840 664659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail : poésie publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.233-246, 2018, 978-2-35018-392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois poètes dans le laboratoire des poésies nouvelles : Ilse Garnier, Pierre Garnier et Henri Chopin (1960-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupouy, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux poètes face au monde : Pierre et Ilse Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.73-104, 2018, Perspectives littéraires, ISSN 2111-6024, 978-2-86906-687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’œuvre graphique exposée à la page typographique : circulation médiatique des &amp;quot;poèmes-pancartes&amp;quot; et &amp;quot;poèmes-affiches&amp;quot; de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger (dir.); Laurence Guellec (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR LITTéPUB [en ligne]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dieux étouffés, un recueil &amp;quot;clandestin&amp;quot; ou &amp;quot;comment replacer les mots dans leur vrai sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Debreuille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu : des livres et des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.279-289, 2016, Signes, 978-2-84788-201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace du poème : du livre à l’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chol; Serge Linarès; Bénédicte Mathios. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiVres de pOésie : Jeux d’eSpace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Honoré Champion, pp.360-379, 2016, Poétiques et esthétiques XXe-XXIe siècles, 978-2-7453-3116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère; Julien Schuh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Épure, 2015, coll. Héritages critiques, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecuire : penser le Livre dans et hors le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chol, Isabelle; Khalfa, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du livre : supports et acteurs de la création texte / image (XXe-XXIe siècles) = Spaces of the book : materials and agents of the text/image creation (20th-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Peter Lang, pp.197-210, 2015, European connections, ISSN 1424-3792, 978-3-0343-1903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux à l'épreuve de la lisibilité : &amp;quot;Faire son sillon dans le silence&amp;quot; ou dire &amp;quot;La Ralentie&amp;quot; au Club d'essai de la RTF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puff, Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.153-184, 2015, 978-2-35018-367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliazd, Poésie de mots inconnus : 'Machine de guerre' bibliophilique contre le lettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Bohnert, Françoise Gevrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Anthologie. Histoire et enjeux d’une forme éditoriale du Moyen-âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-321, 2014, 9782915271928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard poétique&amp;quot; de Verheggen : un &amp;quot;rap de fort vieux schnock&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Azérard; Michael G. Kelly; Nina Parish; Emma Wagstaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers du poème : prémisses et pratiques de la création poétique moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-305, 2013, Modern French identities, 9783034308007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dreyfus : &amp;quot;Le bon chemin, ce n'est pas le même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariane Dreyfus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreuil-sur-Brèche : Ed. des Vanneaux, pp.325-339, 2012, Présence de la poésie, 978-2-916071-77-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne dis pas l'espace / Je fais qu'il parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bougault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillevic et la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calliopées, pp.129-144, 2009, 978-2-916608-04-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dreyfus : &amp;quot;Le bon chemin, ce n'est pas le même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douze poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Paris : Prétexte éd., pp.46-57, 2006, Anthologie critique et poétique, 978-2-912146-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis que là où le rouge me fendre&amp;quot; : l'&amp;quot;horrible en dedans-en dehors&amp;quot; ou l'absolue transitivité du sujet dans la poésie d'Emmanuel Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy (dir.); Mary Gallagher (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et présence du sujet poétique. La poésie de la France et du monde francophone depuis 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 285, Amsterdam : Rodopi, pp.307-315, 2006, Faux titre, 90-420-2039-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;O.V.N.I&amp;quot; d'Anne Portugal ou la &amp;quot;façon d'être en périscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésies: variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Paris : Prétexte Éd, pp.85-95, 2005, Huit études sur la poésie contemporaine, 978-2-912146-22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tardieu : &amp;quot;La fureur d'étreindre la musique / des voix sans nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lécroart (dir.); Frédérique Toudoire-Surlapierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats de voix. L'expression de la voix en littérature et musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions l'improviste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-94, 2005, Les aéronautes de l'esprit, 2-913764-24-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix acousmate : &amp;quot;dans l'acoustique du trou oblique&amp;quot; (Henri Michaux et Ghérasim Luca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralités subversives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Rennes : Presses universitaires de Rennes, pp.193-209, 2004, Plurial, 978-2-7535-0041-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une topologie de l'intime chez Isabelle Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorze poètes: anthologie critique et poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Prétexte Ed., pp.121-127, 2004, Anthologie critique et poétique, 978-2-912146-21-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivons comme ça vient&amp;quot; : Franz Hellens et Henri Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourour Ben Ali (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures poétiques de Franz Hellens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand : Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-180, 2003, Littératures, 2-84516-229-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaccottet, Poésie 1946-1967. Analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agrégation de lettres modernes 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : A. Colin, pp.425-486, 2003, 978-2-200-26589-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux : &amp;quot;La face à la bouche perdue&amp;quot; ou le dilemme de Cratyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Jamain (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix sous le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers : Presses de l'Université d'Angers, pp.61-73, 2002, 2-903075-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dilettantisme en performance au livre sur rien: &amp;quot;Une année sabbatique&amp;quot; de Didier Balducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. XXVI (n° 102, avril-mai-juin), p. 84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Albiach : « dans le retrait de la parole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1139, p. 108-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommencer avec Anne-Marie Albiach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°1139, p.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage, voir le son : traduction, transposition dans 'Le Paysage après Wang Wei' de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, "Écrire le son", 4, p. 230-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iblîs, 'livre de poète' de Pierre Lecuire: une 'pédagogie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format littéraire de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "Inspirations littéraires de l'exposition" dossier sous la responsabilité de Corentin Lahouste et David Martens, 6 (2), https://revuecaptures.org/node/5258/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance de l’image / Expérience du matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lebrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, pp.173-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs bibliophiles : l’amateur comme créateur de livres (1890-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, “matière d’images” : les Gigantextes de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions rétrospectives de poésie au musée (XXe-XXIe siècles). De la “muséalie” à l’ “expoésie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marie-Clémence Régnier (dir.), "Ce que le musée fait à la littérature. Muséalisation et exposition du littéraire", 16, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la littérature française à l’étranger ? Compte rendu de Dominique Viart (éd.), La Littérature française du XXe siècle lue de l’étranger, Lille, Presses Universitaires du Septentrion / Paris, Institut français, 2011, 281 p., coll. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion de l'arbitraire du signe&amp;quot; : le cratylisme de TXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Poésie, au défaut des langues, 27, pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin et les traces. Compte rendu des Cahiers Guillaume Apollinaire, n° 22 (La Revue des Lettres modernes, Minard, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie en chantier. Compte rendu de Claude Debon, Calligrammes dans tous ses états, édition critique du recueil de Guillaume Apollinaire, Paris, Éditions Calliopées, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir poète, faire saillie. D'Extérieur blanc (1983) aux Journées immobiles (1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 ans !, 19-20, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes&amp;quot; : Henri Michaux et la &amp;quot;toile-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textyles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Henri Michaux. Je vous écris d'un pays lointain, 29, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/textyles.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'illisible : l'&amp;quot;indicatif-néant&amp;quot; chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L'illisible, 76, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voix errante pour un sujet transfuge: Sens et présence du sujet poétique chez Henri Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/AJFS.41.3.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet poétique chez Henri Michaux et André Breton : ouverture éclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dedans - dehors, 23, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Licorne : Penser la voix, n° 41, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plume/Société des lecteurs d'Henri Michaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Anne Le Bouteiller, Michaux : les voix de l’être exilé, Paris, L’Harmattan, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plume/Société des lecteurs d'Henri Michaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Brogniet (dir.), Les Ailleurs d’Henri Michaux, actes du colloque de Namur, 20-22 octobre 1995, Sources, revue de la Maison de la Poésie, Namur, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plume/Société des lecteurs d'Henri Michaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail: corps de langue, matérialités du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Matérialités poétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire organisé par Benoît Auclerc (MARGE - Lyon 3) et Agnès Fontvieille-Cordani, Laure Michel, Pascale Roux, Stéphanie Thonnerieux (PASSAGES XX-XXI - Lyon 2), Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marine Riguet autour de son livre &amp;quot;Ni dire ni taire. Le poème en vidéo&amp;quot; (Roanne, La Rumeur libre, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de l'association Poemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Pauline Flepp et Quentin Cauchin, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blaine. La poésie à tout-va (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer la poésie (XIXe–XXIe siècle). Histoire, acteurs, modes de création et de circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire organisé par Serge Linarès - Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et images: Mémoire de la Revue parlée (Manifeste 1992-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le réglage d'écho » Poésie sonore au Centre Pompidou avec Olivier Cadiot, invité spécial du Laboratoire d'histoire permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soirée organisée par Antoine de Baecque et Marcelline Delbecq, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique du XXe au XXIe siècle. De la page à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'expérience du poème XXe-XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio, Laure Himy (LASLAR, Caen), Rectorat de Normandie, Apr 2024, MRSH de l'Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'entre-deux, inventer sa propre synthèse: Michèle Métail, l'OuLiPo et la poésie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'OuLiPo et ses marges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire THALIM (Théorie et histoire des arts et des littératures de la modernité XIXe-XXIe siècles), UMR 7172, Université Sorbonne Nouvelle, Paris 3, Mar 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarkos : sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarkos poète : réunion de chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre international de poésie Marseille, FRAC Provence-Alpes-Côte d'Azur, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’&amp;quot;oralité seconde&amp;quot; à la vocalité amplifiée. De quelques interactions entre voix et musique dans les poésies des XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La voix entre poésie et musique (1948-2022)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Gauthier (CRIMEL), Frédéric Piantoni (Chaire Hum'Arts) - Université de Reims Champagne-Ardenne, Sep 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail: une poésie radicale?&amp;quot;, entretien avec Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalité. Penser la limite dans la création artistique du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par le laboratoire LISAA (Littérature, Savoirs et arts), Université Gustave Eiffel, Oct 2021, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur les Publications orales de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute du poème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire organisé par Michel Murat, Abigail Lang et Jean-François Puff, Sorbonne Université, Dec 2020, Paris, Maison de la recherche de Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux, La nuit remue : écrire dans les plis du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du 16 janvier 2020, journée d’étude CPGE organisée par Véronique Dominguez et Olivier Jouslin, Université de Picardie Jules Verne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amiens, Jan 2020, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Livre de poète&amp;quot; selon Pierre Lecuire : entre &amp;quot;pédagogie spirituelle&amp;quot; et &amp;quot;opéra total&amp;quot; (Iblîs et Le Livre des livres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Livre / Poésie / Typographie / Édition : une histoire en pratique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Campaignolle-Catel; Paris 3-Sorbonne nouvelle, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature, expositions, musées. Les RIMELL, portrait d’un réseau de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retirages. Une exposition de photopoèmes. Entretien avec Jérôme Game »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elle(s). Poétesses intermedia en France de 1959 à 2023 (Charleville-Mézières)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGO RONDINONE : I ♥ JOHN GIORNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pente de la rêverie (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaux in extenso. Compte rendu de Raymond Bellour, Lire Michaux, Paris, Gallimard, 2011, 646 p., coll. Tel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Albiach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1139, pp.3-216, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardieu l'humoreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royère, Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu, l'"humoreux", Journée d'étude 17 mars 2010 organisée par l'Association Jean Tardieu et le Centre d'études poétiques de l'École Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Tardieu / [Association Jean Tardieu]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces à Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Tardieu / [Association Jean Tardieu]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.96, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Monsieur, Une voix sans personne : deux recueils &amp;quot;au carrefour du burlesque et du lyrique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, pp.84, 2007, TRD : Textes, recherches, diffusion / Association Jean Tardieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception critique du théâtre de Jean Tardieu de 1950 à 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Martin-Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, pp.84, 2005, TRD : Textes, recherches, diffusion / Association Jean Tardieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck - Parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://brahms.ircam.fr/bernard-heidsieck#parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Royère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature française des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-christine-royere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3670-7046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070678642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103670848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000076935591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences9e section, Littérature française des XXe et XXIe sièclesUniversité de Reims Champagne-ArdenneLaboratoire de rattachement : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIMEL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-christine.royere@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Délégation CNRS - URM THALIM, Université Sorbonne Nouvelle - Paris 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">juin 2023 : Bourse de recherche, Beinecke Library, Yale University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Poésies interartiales et intermédiales (poésie et arts visuels, poésie et arts sonores, poésie performance, poésie exposée)· Poétiques de la voix, lectures publiques et transmédiation orale du texte écrit· Pratiques et esthétiques du livre de création (génétique, auctorialité et énonciation éditoriales)· Histoire et matérialités du livre XIXe-XXIe siècles (techniques et valeurs de l’illustration, pratiques bibliophiliques, livre d’artiste)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Membre du bureau du CRIMEL (Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires), Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : responsable pédagogique de la Licence professionnelle Métiers du livre et de la documentation, spécialité « Bibliothèques, musées et médiation culturelle », Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition de création 1950-1980. Le grand illustré et après ? II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, journée d’étude organisée avec Sophie Lesiewicz, Bibliothèque Carnegie, Reims, 8 avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé avec Gaëlle Théval et en association avec l’équipe MARGE, université Lyon 3, 3-4 juin 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition de création 1930-1970. Le grand illustré, et après ? I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Sophie Lesiewicz, Bibliothèque de l’Arsenal, Paris, 3 juin 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître : Michèle Métail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée en collaboration avec le CERCC (Centre d’Études et de Recherches Comparées sur la Création, Éric Dayre, dir.) et Laurent Cauwet (Al Dante), ENS Lyon. Intervenants : Jeff Barda, Camille Bloomfield, Jean-Pierre Bobillot, Anne-Christine Royère, 13 mars 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les architectes du livre II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Julien Schuh, Université Paris Nanterre, 15 décembre 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les architectes du livre. Modèles esthétiques et économiques du livre d’art entre 1870 et 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Julien Schuh, Bibliothèque de l’Arsenal, Paris, 29 mai 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’affiche et le livre : un croisement paradoxal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisation avec Frédérique Martin-Scherrer d’une séance du séminaire LivrEsC (Livres – Espaces – de Création), dirigé par Hélène Campaignolle-Catel (Université Sorbonne Nouvelle-Paris 3, UMR Thalim) et la Bibliothèque littéraire Jacques Doucet, Institut National d’Histoire de l’Art, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image reproduite : techniques et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Julien Schuh, Université Reims Champagne-Ardenne, 20 juin 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu l’humoreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude organisée avec Serge Gaubert, l’Association Jean Tardieu et le Centre d’études poétiques de l’École Normale Supérieure Lettres et Sciences humaines de Lyon, 17 mars 2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comités scientifiques de colloques et journées d’étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1948-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international, 24-26 mars 2022, Maison des Sciences Humaines, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international, 17-19 juin 2021, Université de Liège</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ombres et transparences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,journée jeunes chercheurs de la SELF XX-XXI, 10 novembre 2018, Maison de la recherche, Paris 3 Sorbonne-nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voix acousmates en littérature / Acousmatic Voices in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international organisé par Claudia Desblaches et Sylvie Bauer, Université de Rennes II, 6-8 septembre 2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans des sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : membre du Conseil d’administration de l’association de chercheurs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « actualité de la recherche sur les pratiques poétiques ». </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://poemata.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : membre du Conseil scientifique du réseau international de recherches, RIMELL (Recherches Interdisciplinaires sur la Muséographie et l’Exposition de la Littérature et du Livre), fondé par Sofiane Laghouati (Musée royal de Mariemont – Université catholique de Louvain) et David Martens (KU Leuven). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.litteraturesmodesdemploi.org/presentation-2/</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : 3 participations à un recrutement de MCF (UVSQ, 2018 : « Littérature française XIXe-XXe siècles, théâtre, automédialité » ; Université Paris 3 - Sorbonne nouvelle, 2021 : « Littérature d’expression française des XXe et XXIe siècles » ; Université Paris Cité, 2022 : « Littérature française du XXe siècle »)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse :* Delphine Hautois, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de Jean Tardieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, thèse de doctorat, Université Lumière, Lyon 2, école doctorale Lettres, Langues, Linguistique, Arts, équipe de recherche Passages XX-XXI, directeur : Dominique Carlat. Jury : Dominique Carlat, Laurent Demanze, Albert Dichy, Catherine Mayaux, Anne-Christine Royère, 30 novembre 2018* Manon Houtart, &amp;quot;Surréalisme et radio: une même longueur d'ondes? Étude socio-historique et audiopoétique&amp;quot;, thèse de doctorat en Langues et Lettres, Faculté de Philosophie et Lettres, Université de Namur. Soutenance privée le 6 septembre 2024, soutenance publique le 4 octobre 2024. Jury: Denis Saint-Amand (directeur), David Vrydaghs (président de jury), Olivier Belin, Anne Reverseau, Anne-Christine Royère</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation de dossier auprès du FRS-.F.N.R.S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : 2 CSI, Université Paris Nanterre, école doctorale Espaces Temps Cultures (ETC) ; EHESS, Centre de Recherches sur les Arts et le Langage (CRAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : 2 CSI, EHESS, Centre de Recherches sur les Arts et le Langage (CRAL) ; Université Bordeaux-Montaigne, École doctorale Montaigne Humanités (Plurielles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : 3 CSI, Université Paris Nanterre, école doctorale Espaces Temps Cultures (ETC) ; Université Bordeaux-Montaigne, École doctorale Montaigne Humanités (Plurielles); EHESS, Centre de Recherches sur les Arts et le Langage (CRAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Expertise de dossier doctoral auprès du F.R.S.-FNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : 2 expertises de dossier doctoral auprès du F.R.S.-FNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : 3 CSI, Université Bordeaux-Montaigne, École doctorale Montaigne Humanités (Plurielles) ; Université Paris Nanterre, école doctorale Espaces Temps Cultures (ETC) ; Universités d'Angers et du Mans (3L.AM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectes du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 382 p., 2021, 978-2-9526783-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2019, Al Dante (Dijon), ISSN 2647-6045, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1861-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Héritages critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux. Voix et imaginaire des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Presses Sorbonne nouvelle, pp.265, 2009, 978-2-87854-475-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visilible ? Ceci n'est pas une exposition littéraire. Entretien avec Jérôme Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens et Isabelle Roussel-Gillet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition de la littérature. Enjeux, pratiques et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 71-97, 2026, collection "Interférences", 979-10-413-0332-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gauthier et Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-286, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques vocales et poésie 'faciale'. Charles Pennequin, Nathalie Quintane, Christophe Tarkos, Vincent Tholomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gauthier et Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 213-226, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gauthier et Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocalités contemporaines. La voix entre poésie et musique (1947-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-19, 2025, collection Hors série, 978-2-7535-9899-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pied-de-mouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel, Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 570-571, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail : poésie, manières de faire contre. 1973-1985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénaïg Cariou, Stéphane Cunescu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie. Du dissensus en poésie moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 177-195, 2024, Série Littératures, 13, 978-2-87562-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointe sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 595-598, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille-douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 733-735, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 451-453, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 74-77, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecuire, poète du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Diu, Serge Linarès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2024, 979-10-97279-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bout-de-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 127-128, 2024, coll. "Dictionnaires et synthèses; 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel (dir.); Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 107-108, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 463-469, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Kaenel; Hélène Védrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre illustré (France, XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 153-154, 2024, coll. "Dictionnaires et synthèses, 25", 978-2-406-15156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Jean-Pierre Verheggen en mauvais lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, "TXT fête Verheggen", </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Lurlure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 104-114, 2024, 979-10-95997-63-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampes à lire et poésie spatiale : &amp;quot;Fensterbilder. Ein Studenbuch&amp;quot; et &amp;quot;Fensterbilder. Un livre d'heures&amp;quot; d'Ilse Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Association Ilse &amp; Pierre Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale, entre architecture et imaginaire poétique chez Ilse et Pierre Garnier. Actes de la journée d'étude organisée le 7 mars 2020 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2166, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-7574-3815-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin, écrire au corps. &amp;quot;La main du punk&amp;quot;: gestes d'écriture, du livre à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Pennequin: poésie tapage. Actes du colloque organisé par Anne-Christine Royère (Université de Reims, CRIMEL), Gaëlle Théval (Université de Rouen), laboratoire MARGE, Université Lyon 3, 3-4 juin 2021. En ligne: http://www.fabula.org/colloques/document7803.php</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix acousmates de la poésie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Claudia Desblaches, Claude Jamain (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voix acousmates en littérature. Actes du colloque organisé par Sylvie Bauer et Claudia Desblaches, université de Rennes 2, 6-8 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-65, 2021, 978-2-7535-8224-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues littéraires et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luce Abélès, Marges et cimaises. Art et littérature au XIXe siècle, du musée aux imprimés, articles réunis et édités sous la direction d'Hélène Védrine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles esthétiques et économiques du livre entre 1870 et 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère &amp; Julien Schuh (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les architectes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-19, 2021, 978-2-952783-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie: travaux publics. Michèle Métail & Anne-Christine Royère, entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-22, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la poésie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lang, Abigail; Murat, Michel; Pardo, Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.253-278, 2019, L'Écart absolu, ISSN 1288-7722, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes-affiches et poèmes-pancartes de Pierre Albert-Birot : prototypes, rééditions, avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurouet, Carole; Simon-Oikawa, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot, 1876-1967, un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.177-192, 2019, Interférences (Rennes), ISSN 0154-5604, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contiguïté polymorphe des arts : la carte et la partition dans les oeuvres croisées de Michèle Métail et Louis Roquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 195-221, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliazd, Poésie de mots inconnus : génétique et auctorialité éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse des seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 994, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-189, 2019, Annales littéraires de l'Université de Besançon, ISSN 0523-0535 ; Série Centre Jacques Petit / Université de Franche-Comté ; 129, 9782848676487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Gigantextes&amp;quot; de Michèle Métail : une poésie intermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-185, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;espace autre&amp;quot; pour le texte: gestes, objets et supports dans les &amp;quot;Publications orales&amp;quot; et les &amp;quot;conférences-performances&amp;quot; de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel, coll. "Al Dante études"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 273-293, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail : poésie publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.233-246, 2018, 978-2-35018-392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Goulet et François Massut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confidents. Les chaises-poèmes du jardin du Palais-Royal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dijon, Les presses du réel / Alma (Québec), Centre SAGAMIE, p. 64, 2018, 9 782840 664659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois poètes dans le laboratoire des poésies nouvelles : Ilse Garnier, Pierre Garnier et Henri Chopin (1960-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupouy, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux poètes face au monde : Pierre et Ilse Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.73-104, 2018, Perspectives littéraires, ISSN 2111-6024, 978-2-86906-687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’œuvre graphique exposée à la page typographique : circulation médiatique des &amp;quot;poèmes-pancartes&amp;quot; et &amp;quot;poèmes-affiches&amp;quot; de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger (dir.); Laurence Guellec (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR LITTéPUB [en ligne]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dieux étouffés, un recueil &amp;quot;clandestin&amp;quot; ou &amp;quot;comment replacer les mots dans leur vrai sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Debreuille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu : des livres et des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.279-289, 2016, Signes, 978-2-84788-201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace du poème : du livre à l’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chol; Serge Linarès; Bénédicte Mathios. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiVres de pOésie : Jeux d’eSpace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Honoré Champion, pp.360-379, 2016, Poétiques et esthétiques XXe-XXIe siècles, 978-2-7453-3116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère; Julien Schuh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Épure, 2015, coll. Héritages critiques, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecuire : penser le Livre dans et hors le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chol, Isabelle; Khalfa, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du livre : supports et acteurs de la création texte / image (XXe-XXIe siècles) = Spaces of the book : materials and agents of the text/image creation (20th-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Peter Lang, pp.197-210, 2015, European connections, ISSN 1424-3792, 978-3-0343-1903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux à l'épreuve de la lisibilité : &amp;quot;Faire son sillon dans le silence&amp;quot; ou dire &amp;quot;La Ralentie&amp;quot; au Club d'essai de la RTF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puff, Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.153-184, 2015, 978-2-35018-367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliazd, Poésie de mots inconnus : 'Machine de guerre' bibliophilique contre le lettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Bohnert, Françoise Gevrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Anthologie. Histoire et enjeux d’une forme éditoriale du Moyen-âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-321, 2014, 9782915271928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard poétique&amp;quot; de Verheggen : un &amp;quot;rap de fort vieux schnock&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Azérard; Michael G. Kelly; Nina Parish; Emma Wagstaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers du poème : prémisses et pratiques de la création poétique moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-305, 2013, Modern French identities, 9783034308007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dreyfus : &amp;quot;Le bon chemin, ce n'est pas le même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariane Dreyfus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreuil-sur-Brèche : Ed. des Vanneaux, pp.325-339, 2012, Présence de la poésie, 978-2-916071-77-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne dis pas l'espace / Je fais qu'il parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bougault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillevic et la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calliopées, pp.129-144, 2009, 978-2-916608-04-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dreyfus : &amp;quot;Le bon chemin, ce n'est pas le même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douze poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Paris : Prétexte éd., pp.46-57, 2006, Anthologie critique et poétique, 978-2-912146-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis que là où le rouge me fendre&amp;quot; : l'&amp;quot;horrible en dedans-en dehors&amp;quot; ou l'absolue transitivité du sujet dans la poésie d'Emmanuel Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy (dir.); Mary Gallagher (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et présence du sujet poétique. La poésie de la France et du monde francophone depuis 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 285, Amsterdam : Rodopi, pp.307-315, 2006, Faux titre, 90-420-2039-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;O.V.N.I&amp;quot; d'Anne Portugal ou la &amp;quot;façon d'être en périscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésies: variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Paris : Prétexte Éd, pp.85-95, 2005, Huit études sur la poésie contemporaine, 978-2-912146-22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tardieu : &amp;quot;La fureur d'étreindre la musique / des voix sans nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lécroart (dir.); Frédérique Toudoire-Surlapierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats de voix. L'expression de la voix en littérature et musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions l'improviste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-94, 2005, Les aéronautes de l'esprit, 2-913764-24-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix acousmate : &amp;quot;dans l'acoustique du trou oblique&amp;quot; (Henri Michaux et Ghérasim Luca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralités subversives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Rennes : Presses universitaires de Rennes, pp.193-209, 2004, Plurial, 978-2-7535-0041-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une topologie de l'intime chez Isabelle Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorze poètes: anthologie critique et poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Prétexte Ed., pp.121-127, 2004, Anthologie critique et poétique, 978-2-912146-21-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaccottet, Poésie 1946-1967. Analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agrégation de lettres modernes 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : A. Colin, pp.425-486, 2003, 978-2-200-26589-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivons comme ça vient&amp;quot; : Franz Hellens et Henri Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourour Ben Ali (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures poétiques de Franz Hellens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand : Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-180, 2003, Littératures, 2-84516-229-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux : &amp;quot;La face à la bouche perdue&amp;quot; ou le dilemme de Cratyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Jamain (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix sous le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers : Presses de l'Université d'Angers, pp.61-73, 2002, 2-903075-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dilettantisme en performance au livre sur rien: &amp;quot;Une année sabbatique&amp;quot; de Didier Balducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. XXVI (n° 102, avril-mai-juin), p. 84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Albiach : « dans le retrait de la parole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1139, p. 108-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommencer avec Anne-Marie Albiach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°1139, p.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage, voir le son : traduction, transposition dans 'Le Paysage après Wang Wei' de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, "Écrire le son", 4, p. 230-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iblîs, 'livre de poète' de Pierre Lecuire: une 'pédagogie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes scripturales, pratiques éditoriales, 3, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format littéraire de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "Inspirations littéraires de l'exposition" dossier sous la responsabilité de Corentin Lahouste et David Martens, 6 (2), https://revuecaptures.org/node/5258/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance de l’image / Expérience du matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lebrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, pp.173-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs bibliophiles : l’amateur comme créateur de livres (1890-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, “matière d’images” : les Gigantextes de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions rétrospectives de poésie au musée (XXe-XXIe siècles). De la “muséalie” à l’ “expoésie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marie-Clémence Régnier (dir.), "Ce que le musée fait à la littérature. Muséalisation et exposition du littéraire", 16, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la littérature française à l’étranger ? Compte rendu de Dominique Viart (éd.), La Littérature française du XXe siècle lue de l’étranger, Lille, Presses Universitaires du Septentrion / Paris, Institut français, 2011, 281 p., coll. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion de l'arbitraire du signe&amp;quot; : le cratylisme de TXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Poésie, au défaut des langues, 27, pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin et les traces. Compte rendu des Cahiers Guillaume Apollinaire, n° 22 (La Revue des Lettres modernes, Minard, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie en chantier. Compte rendu de Claude Debon, Calligrammes dans tous ses états, édition critique du recueil de Guillaume Apollinaire, Paris, Éditions Calliopées, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir poète, faire saillie. D'Extérieur blanc (1983) aux Journées immobiles (1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 ans !, 19-20, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'illisible : l'&amp;quot;indicatif-néant&amp;quot; chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L'illisible, 76, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes&amp;quot; : Henri Michaux et la &amp;quot;toile-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textyles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Henri Michaux. Je vous écris d'un pays lointain, 29, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/textyles.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voix errante pour un sujet transfuge: Sens et présence du sujet poétique chez Henri Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/AJFS.41.3.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet poétique chez Henri Michaux et André Breton : ouverture éclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dedans - dehors, 23, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Licorne : Penser la voix, n° 41, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plume/Société des lecteurs d'Henri Michaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Anne Le Bouteiller, Michaux : les voix de l’être exilé, Paris, L’Harmattan, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plume/Société des lecteurs d'Henri Michaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Brogniet (dir.), Les Ailleurs d’Henri Michaux, actes du colloque de Namur, 20-22 octobre 1995, Sources, revue de la Maison de la Poésie, Namur, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plume/Société des lecteurs d'Henri Michaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marine Riguet autour de son livre &amp;quot;Ni dire ni taire. Le poème en vidéo&amp;quot; (Roanne, La Rumeur libre, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de l'association Poemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Pauline Flepp et Quentin Cauchin, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail: corps de langue, matérialités du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Matérialités poétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire organisé par Benoît Auclerc (MARGE - Lyon 3) et Agnès Fontvieille-Cordani, Laure Michel, Pascale Roux, Stéphanie Thonnerieux (PASSAGES XX-XXI - Lyon 2), Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blaine. La poésie à tout-va (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer la poésie (XIXe–XXIe siècle). Histoire, acteurs, modes de création et de circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire organisé par Serge Linarès - Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique du XXe au XXIe siècle. De la page à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'expérience du poème XXe-XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio, Laure Himy (LASLAR, Caen), Rectorat de Normandie, Apr 2024, MRSH de l'Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et images: Mémoire de la Revue parlée (Manifeste 1992-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le réglage d'écho » Poésie sonore au Centre Pompidou avec Olivier Cadiot, invité spécial du Laboratoire d'histoire permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soirée organisée par Antoine de Baecque et Marcelline Delbecq, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'entre-deux, inventer sa propre synthèse: Michèle Métail, l'OuLiPo et la poésie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'OuLiPo et ses marges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire THALIM (Théorie et histoire des arts et des littératures de la modernité XIXe-XXIe siècles), UMR 7172, Université Sorbonne Nouvelle, Paris 3, Mar 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarkos : sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarkos poète : réunion de chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre international de poésie Marseille, FRAC Provence-Alpes-Côte d'Azur, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’&amp;quot;oralité seconde&amp;quot; à la vocalité amplifiée. De quelques interactions entre voix et musique dans les poésies des XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La voix entre poésie et musique (1948-2022)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Gauthier (CRIMEL), Frédéric Piantoni (Chaire Hum'Arts) - Université de Reims Champagne-Ardenne, Sep 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Métail: une poésie radicale?&amp;quot;, entretien avec Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalité. Penser la limite dans la création artistique du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par le laboratoire LISAA (Littérature, Savoirs et arts), Université Gustave Eiffel, Oct 2021, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur les Publications orales de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute du poème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire organisé par Michel Murat, Abigail Lang et Jean-François Puff, Sorbonne Université, Dec 2020, Paris, Maison de la recherche de Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michaux, La nuit remue : écrire dans les plis du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du 16 janvier 2020, journée d’étude CPGE organisée par Véronique Dominguez et Olivier Jouslin, Université de Picardie Jules Verne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amiens, Jan 2020, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Livre de poète&amp;quot; selon Pierre Lecuire : entre &amp;quot;pédagogie spirituelle&amp;quot; et &amp;quot;opéra total&amp;quot; (Iblîs et Le Livre des livres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Livre / Poésie / Typographie / Édition : une histoire en pratique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Campaignolle-Catel; Paris 3-Sorbonne nouvelle, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature, expositions, musées. Les RIMELL, portrait d’un réseau de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retirages. Une exposition de photopoèmes. Entretien avec Jérôme Game »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elle(s). Poétesses intermedia en France de 1959 à 2023 (Charleville-Mézières)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGO RONDINONE : I ♥ JOHN GIORNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pente de la rêverie (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaux in extenso. Compte rendu de Raymond Bellour, Lire Michaux, Paris, Gallimard, 2011, 646 p., coll. Tel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Albiach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1139, pp.3-216, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardieu l'humoreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royère, Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu, l'"humoreux", Journée d'étude 17 mars 2010 organisée par l'Association Jean Tardieu et le Centre d'études poétiques de l'École Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Tardieu / [Association Jean Tardieu]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces à Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Tardieu / [Association Jean Tardieu]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.96, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Monsieur, Une voix sans personne : deux recueils &amp;quot;au carrefour du burlesque et du lyrique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, pp.84, 2007, TRD : Textes, recherches, diffusion / Association Jean Tardieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception critique du théâtre de Jean Tardieu de 1950 à 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Martin-Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, pp.84, 2005, TRD : Textes, recherches, diffusion / Association Jean Tardieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck - Parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://brahms.ircam.fr/bernard-heidsieck#parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C19CAEB9"/>
+    <w:nsid w:val="05157284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D552E6CE"/>
+    <w:nsid w:val="C01E398F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A1BF91EA"/>
+    <w:nsid w:val="F2DC149F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-christine-royere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070678642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103670848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076935591" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-christine.royere@univ-reims.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poemata.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litteraturesmodesdemploi.org/presentation-2/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/contre-la-poesie-la-poesie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/linares.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lurlure.net/txt-f-te-verheggen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100839810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02070999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/annales-litteraires/genese-des-seuils.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://littepub.net/_je_poetes_publicite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100160450" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/recherche/science-ouverte-et-publication/les-structures-dedition/presses-universitaires-blaise-pascal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481568v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03925893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lebrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.420" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W82FGP6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.41.3.26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hautois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin-Scherrer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03270457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-christine-royere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070678642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103670848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076935591" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-christine.royere@univ-reims.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poemata.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litteraturesmodesdemploi.org/presentation-2/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/contre-la-poesie-la-poesie/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/linares.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lurlure.net/txt-f-te-verheggen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100839810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02070999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/annales-litteraires/genese-des-seuils.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://littepub.net/_je_poetes_publicite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100160450" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/recherche/science-ouverte-et-publication/les-structures-dedition/presses-universitaires-blaise-pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03925893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lebrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.420" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W82FGP6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.41.3.26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759134v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913911v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02942186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hautois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin-Scherrer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03270457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>