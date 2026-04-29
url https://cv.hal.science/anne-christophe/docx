--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -595,1065 +595,1065 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/desc.13030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The tiger is hitting! the duck too!” 3-year-olds can use prosodic information to constrain their interpretation of ellipsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toddlers exploit referential and syntactic cues to flexibly adapt their interpretation of novel verb meanings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Kolberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Naomi Havron</w:t>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.105017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.105017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141382v1</w:t>
+                <w:t xml:space="preserve">hal-03097971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toddlers exploit referential and syntactic cues to flexibly adapt their interpretation of novel verb meanings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“The tiger is hitting! the duck too!” 3-year-olds can use prosodic information to constrain their interpretation of ellipsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Kolberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Babineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Havron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 203, pp.105017. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.105017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097971v1</w:t>
+                <w:t xml:space="preserve">hal-03141382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic Prediction Adaptation Accounts for Language Processing and Language Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Familiar words can serve as a semantic seed for syntactic bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Babineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐caroline Fiévet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Carvalho</w:t>
+                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Trueswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lang.12466⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.e13010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03815284v1</w:t>
+                <w:t xml:space="preserve">hal-03098829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiar words can serve as a semantic seed for syntactic bootstrapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntactic Prediction Adaptation Accounts for Language Processing and Language Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Havron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Babineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐caroline Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Trueswell</w:t>
+                <w:t xml:space="preserve">Alex Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.e13010. </w:t>
+              <w:t xml:space="preserve">Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (4), pp.1194-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lang.12466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098829v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03815284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiar words can serve as a semantic seed for syntactic bootstrapping</w:t>
+                <w:t xml:space="preserve">14-month-olds exploit verbs' syntactic contexts to build expectations about novel words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Babineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Trueswell</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rushen Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13010⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.719-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951541v1</w:t>
+                <w:t xml:space="preserve">hal-03018549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming syntactic ambiguity resolution in children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four- and 5-year-old children adapt to the reliability of conflicting sources of information to learn novel words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Havron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (10), pp.1445-1455. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.104927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2020.1797130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099573v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four- and 5-year-old children adapt to the reliability of conflicting sources of information to learn novel words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomi Havron</w:t>
+                <w:t xml:space="preserve">Familiar words can serve as a semantic seed for syntactic bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Babineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Trueswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104927⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.e13010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099563v1</w:t>
+                <w:t xml:space="preserve">hal-02951541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14-month-olds exploit verbs' syntactic contexts to build expectations about novel words</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Babineau</w:t>
+                <w:t xml:space="preserve">Priming syntactic ambiguity resolution in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Havron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Scaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Julia Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rushen Shi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tal Linzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (5), pp.719-733. </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1445-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2020.1797130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018549v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Function Words Cue the Acquisition of Word Meanings in 18-Month-Old Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex A de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Xiaoxue He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,51 +1869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three- to Four-Year-Old Children Rapidly Adapt Their Predictions and Use Them to Learn Novel Word Meanings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Havron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex A de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning homophones in context: Easy cases are favored in the lexicon of natural languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Fibla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke van Heugten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex A de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words cluster phonetically beyond phonotactic regularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,64 +2354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrasal prosody constrains syntactic analysis in toddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,94 +2441,94 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105024v1</w:t>
+                <w:t xml:space="preserve">hal-02951211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrasal prosody constrains syntactic analysis in toddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,81 +2558,81 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951211v1</w:t>
+                <w:t xml:space="preserve">hal-02105024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Learning: Homophony and the Distribution of Learning Exemplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,51 +2835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers use phrasal prosody online to constrain syntactic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,51 +2951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping the Syntactic Bootstrapper: Probabilistic Labeling of Prosodic Phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The duck hits! The monkey too!” - 3-to-4-year-olds understand ellipsis sentences and the adverb “too”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia S Kolberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex A de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3839,51 +3839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants’ comprehension of negative sentences while learning word meanings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,64 +4309,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early perception of phrasal prosody and its role in syntactic and lexical acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex A de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Brusini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia S Kolberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2593822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barbir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille J Babineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209153119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141397v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crimon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trueswell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Kolberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098829v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Carbajal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Linzen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2020.1797130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushen Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xiaoxue He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lidz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618814131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Trueswell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R Waxman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Fibla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2018.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brusini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Heugten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Piantadosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2015.1127163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Tieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Bleam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954385]" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJFK6G07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Gutman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2014.971956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Bernal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00825.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Kolberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lscp.net/persons/decarvalho/tilar.23.02car.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199601264.001.0001/oxfordhb-9780199601264" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199601264.013.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511980435.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lald.52.05chr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/5956?lang=fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Margules" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia S Kolberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2593822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barbir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille J Babineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209153119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141397v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crimon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trueswell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Kolberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098829v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushen Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Carbajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Linzen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2020.1797130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xiaoxue He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lidz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618814131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Trueswell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R Waxman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Fibla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2018.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brusini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Heugten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Piantadosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2015.1127163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Tieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Bleam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954385]" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJFK6G07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Gutman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2014.971956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Bernal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00825.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Kolberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lscp.net/persons/decarvalho/tilar.23.02car.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199601264.001.0001/oxfordhb-9780199601264" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199601264.013.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511980435.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lald.52.05chr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/5956?lang=fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Margules" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>