--- v1 (2026-04-29)
+++ v2 (2026-05-28)
@@ -1144,486 +1144,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03815284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14-month-olds exploit verbs' syntactic contexts to build expectations about novel words</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four- and 5-year-old children adapt to the reliability of conflicting sources of information to learn novel words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rushen Shi</w:t>
+                <w:t xml:space="preserve">Marion Beretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Havron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (5), pp.719-733. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.104927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018549v1</w:t>
+                <w:t xml:space="preserve">hal-03099563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four- and 5-year-old children adapt to the reliability of conflicting sources of information to learn novel words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomi Havron</w:t>
+                <w:t xml:space="preserve">Familiar words can serve as a semantic seed for syntactic bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Babineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Trueswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104927⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.e13010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099563v1</w:t>
+                <w:t xml:space="preserve">hal-02951541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiar words can serve as a semantic seed for syntactic bootstrapping</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priming syntactic ambiguity resolution in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Havron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Scaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Julia Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Linzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13010⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1445-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2020.1797130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951541v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming syntactic ambiguity resolution in children and adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Julia Carbajal</w:t>
+                <w:t xml:space="preserve">14-month-olds exploit verbs' syntactic contexts to build expectations about novel words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Babineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Linzen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rushen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (10), pp.1445-1455. </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.719-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2020.1797130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099573v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Function Words Cue the Acquisition of Word Meanings in 18-Month-Old Infants</w:t>
               </w:r>
@@ -5462,51 +5462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia S Kolberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2593822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barbir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille J Babineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209153119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141397v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crimon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trueswell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Kolberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098829v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushen Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Carbajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Linzen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2020.1797130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xiaoxue He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lidz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618814131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Trueswell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R Waxman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Fibla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2018.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brusini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Heugten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Piantadosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2015.1127163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Tieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Bleam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954385]" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJFK6G07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Gutman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2014.971956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Bernal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00825.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Kolberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lscp.net/persons/decarvalho/tilar.23.02car.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199601264.001.0001/oxfordhb-9780199601264" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199601264.013.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511980435.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lald.52.05chr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/5956?lang=fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Margules" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia S Kolberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2593822" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barbir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille J Babineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209153119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141397v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crimon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trueswell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Kolberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098829v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Carbajal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Linzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2020.1797130" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushen Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xiaoxue He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lidz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618814131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Trueswell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R Waxman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Fibla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2018.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brusini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Heugten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Piantadosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2015.1127163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Tieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Bleam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954385]" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJFK6G07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Gutman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2014.971956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Bernal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00825.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Kolberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lscp.net/persons/decarvalho/tilar.23.02car.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199601264.001.0001/oxfordhb-9780199601264" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199601264.013.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511980435.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lald.52.05chr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/5956?lang=fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Margules" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>