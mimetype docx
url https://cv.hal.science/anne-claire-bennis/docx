--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -209,274 +209,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Radar observation of strong and sheared currents: the Alderney race paradigm</w:t>
+                <w:t xml:space="preserve">Impacts of offshore wind farms in the English Channel on larval dispersal and connectivity of benthic species using numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Dumas</w:t>
+                <w:t xml:space="preserve">Souha Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiomar Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Benoit</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-025-01689-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-025-01665-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267605v1</w:t>
+                <w:t xml:space="preserve">insu-05101556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of offshore wind farms in the English Channel on larval dispersal and connectivity of benthic species using numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Radar observation of strong and sheared currents: the Alderney race paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Ajmi</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75, </w:t>
+              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-025-01665-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-025-01689-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05101556v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV Measurements of Turbulent Water Flows Over Fixed Low-Angle Compound Dunes Under Reversing Currents</w:t>
               </w:r>
@@ -618,51 +618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Gil Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -843,77 +843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of dispersal of Ampelisca (Amphipoda Gammaridae) during their diel migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Zarrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1207,90 +1207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Turbulent Wake of Offshore Wind Turbines and Retention Time of Larval Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1465,352 +1465,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Study of the Impact of Macro-Roughnesses on a Tidal Turbine, on Its Performance and Hydrodynamic Wake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LANS-α turbulence modeling for coastal sea: An application to Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9111288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 432, pp.110155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03958443v1</w:t>
+                <w:t xml:space="preserve">hal-03184626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Simulation with Flow-Induced Rotation for Non-Deformable Tidal Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANS-α turbulence modeling for coastal sea: An application to Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Numerical Study of the Impact of Macro-Roughnesses on a Tidal Turbine, on Its Performance and Hydrodynamic Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 432, pp.110155. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9111288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184626v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03958443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2439,325 +2439,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of measurements in Alderney Race: preliminary results from database analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Surface currents in the Alderney Race from high-frequency radar measurements and three-dimensional modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Morillon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0625⟩</w:t>
+              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921140v1</w:t>
+                <w:t xml:space="preserve">hal-02876677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface currents in the Alderney Race from high-frequency radar measurements and three-dimensional modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Barbin</w:t>
+                <w:t xml:space="preserve">One year of measurements in Alderney Race: preliminary results from database analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Benoît</w:t>
+                <w:t xml:space="preserve">Guillomar Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190494. </w:t>
+              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876677v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in coastal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special issue of the Twelfth European Wave and Tidal Energy Conference (EWTEC 2017), 1 (2), pp.101--109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,90 +4688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval connectivity in offshore wind farm environments: MARS3D - ICHTHYOP coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5051,51 +5051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of wave-driven sediment transport to the infilling of a hypertidal embayment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,103 +5163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Connectivity Between Offshore Wind Farms in the Bay of Seine -MARS3D and ICHTHYOP Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,277 +5278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D hydrodynamics of a macro-tidal estuarine environment under wave and tide forcings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.88</w:t>
+              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274720v1</w:t>
+                <w:t xml:space="preserve">hal-04125186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D hydrodynamics of a macro-tidal estuarine environment under wave and tide forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
+              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125186v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
               </w:r>
@@ -5664,77 +5664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the coupled model CROCO - Wave Watch III in an estuarine environment: Application to the Somme bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,90 +5789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the coupled model CROCO-WaveWatch-III in an estuarine environment: application to the Somme Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5908,342 +5908,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tidal turbine biofouling on turbulence and power generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilan Robin</w:t>
+                <w:t xml:space="preserve">Evaluating HF radar measurements at a highly energetic site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">Radiowave Oceanographic Workshop - ROW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414334v1</w:t>
+                <w:t xml:space="preserve">hal-02432954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating HF radar measurements at a highly energetic site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of tidal turbine biofouling on turbulence and power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiomar Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Benoit</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cambra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiowave Oceanographic Workshop - ROW 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432954v1</w:t>
+                <w:t xml:space="preserve">hal-02414334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface hydrodynamics of the Alderney Race from HF Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Wave and Tidal Energy Conference (EWTEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CONISMA (National Inter-University Consortium for Marine Sciences), Sep 2019, Naples, Italy. 8p</w:t>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence models for coastal simulation: application to Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,103 +6354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF Radar measurements at the Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
@@ -6479,103 +6479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard : HF Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Ocean Radar Conference for Asia-Pacific (ORCA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Okinawa, Japan</w:t>
@@ -6656,51 +6656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kobe, Japan. pp.2288-2294, </w:t>
@@ -6732,493 +6732,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of the Alderney Race: HF Radar Wave Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cambra</w:t>
+                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Ocean Energy (ICOE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kobe, Japan. pp.2779-2789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2018.8559326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064924v1</w:t>
+                <w:t xml:space="preserve">hal-02065544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of turbulence LANS-alpha model in MARS3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feddy Adong</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of the Alderney Race: HF Radar Wave Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Ocean Energy (ICOE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065852v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard: HF Radar Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guiomar Lopez</w:t>
+                <w:t xml:space="preserve">Implementation of turbulence LANS-alpha model in MARS3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Ocean Energy (ICOE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065892v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard: HF Radar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2018.8559326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065544v1</w:t>
+                <w:t xml:space="preserve">hal-02065892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extreme wave-current interactions on the tidal stream energy estimate</w:t>
               </w:r>
@@ -7325,51 +7325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume by drilling residuals in Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,51 +7459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence modelling in Alderney Race using LANS-α model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,51 +7627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in a coastal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,355 +7725,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-current interactions in megatidal environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique du transport sédimentaire dans le Raz Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017-03-28</w:t>
+              <w:t xml:space="preserve">Journée "Hydrolien" du GDR Énergies Marines Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080977v1</w:t>
+                <w:t xml:space="preserve">hal-02080967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du transport sédimentaire dans le Raz Blanchard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feddy Adong</w:t>
+                <w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Hydrolien" du GDR Énergies Marines Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">European on Wave and Tidal Energy Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080967v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave-current interactions in megatidal environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European on Wave and Tidal Energy Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">2017-03-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432959v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual frequency ocean radar concept to measure ocean currents and waves at the Raz Blanchard</w:t>
               </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1095-1098, </w:t>
@@ -8327,77 +8327,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Accensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
@@ -8426,51 +8426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D fully-coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,247 +8632,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modulation of wave-current interactions by horizontal mixing and spatial resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the impact of biofouling on hydrodynamics downstream of a tidal turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Blanke</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710697v1</w:t>
+                <w:t xml:space="preserve">hal-01710671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the impact of biofouling on hydrodynamics downstream of a tidal turbine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the modulation of wave-current interactions by horizontal mixing and spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710671v1</w:t>
+                <w:t xml:space="preserve">hal-01710697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D fully coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,744 +8917,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Interactions hydrodynamiques dans le Raz Blanchard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710720v1</w:t>
+                <w:t xml:space="preserve">hal-01710714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions hydrodynamiques dans le Raz Blanchard.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Feddy Adong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710714v1</w:t>
+                <w:t xml:space="preserve">hal-01710720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of the bottom particles segregation with non-linear diffusion equations: application to the marine sand ripples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tiguercha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710563v1</w:t>
+                <w:t xml:space="preserve">hal-01710629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rip currents in three-dimensions with a fully-coupled model: application to the sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Gunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710559v1</w:t>
+                <w:t xml:space="preserve">hal-01710548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l’environnement hydrodynamique par la présence d’organismes fixés sur les pales d’hydroliennes à axe vertical.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+                <w:t xml:space="preserve">On the modeling of the bottom particles segregation with non-linear diffusion equations: application to the marine sand ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tiguercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences de l’Univers de l’Equip@Meso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710662v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
+                <w:t xml:space="preserve">Rip currents in three-dimensions with a fully-coupled model: application to the sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710629v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Gunnoo</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de l’environnement hydrodynamique par la présence d’organismes fixés sur les pales d’hydroliennes à axe vertical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Sciences de l’Univers de l’Equip@Meso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710548v1</w:t>
+                <w:t xml:space="preserve">hal-01710662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by regional modelling of the impact of monopile foundations on the hydrodynamics and sediment transport: case of Courseulles-sur-Mer (France) wind farm</w:t>
               </w:r>
@@ -9761,51 +9761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D fully-coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Sino-French Forum of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10115,64 +10115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10590,64 +10590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11532,51 +11532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11983,77 +11983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France. Springer Nature Switzerland, pp.59-74, 2025, </w:t>
@@ -12360,51 +12360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th WCCM-ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12474,51 +12474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12620,103 +12620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the turbulent wake downstream offshore wind turbines on larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.3-8, 2022, Proceedings of the 5th International Conference on Renewable Energies Offshore (RENEW 2022, Lisbon, Portugal, 8–10 November 2022), 9781003360773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence models for coastal simulation: application to Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12832,103 +12832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface hydrodynamics of the Alderney Race from HF Radar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Vicinanza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th European Wave and Tidal Energy Conference</w:t>
@@ -13082,103 +13082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard: HF radar wave measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 2018 International Conference on Ocean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2018</w:t>
@@ -13259,51 +13259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuiliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of OTO'18/OCEANS'18 MTS/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2018</w:t>
@@ -13371,51 +13371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 12th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13449,51 +13449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport particulaire pour les énergies marines renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,299 +13672,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional numerical modelling of offshore monopile wind turbine impacts on hydrodynamics and sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of wave induced flow fields due to an offshore wind farm mast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Z. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Guedes Soares, C. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guedes Soares C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.807-813, 2015, 978-1-138-02871-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18973-114⟩</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.791-797, 2015, 978-1-138-02871-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18973-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534087v1</w:t>
+                <w:t xml:space="preserve">hal-01534081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of wave induced flow fields due to an offshore wind farm mast</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional numerical modelling of offshore monopile wind turbine impacts on hydrodynamics and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Guedes Soares C. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guedes Soares, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.791-797, 2015, 978-1-138-02871-5. </w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.807-813, 2015, 978-1-138-02871-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18973-112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18973-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534081v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée vagues-courant : développement avec MARS 3D et WAVEWATCH-III</w:t>
               </w:r>
@@ -14322,51 +14322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01689-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01665-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Zarrouki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01881618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.1.101-109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gross" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0983-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Chu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno-Druaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Tiguercha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0220.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-055.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edriss S. Titi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.01.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121202v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Gomez Marmol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmol Macarena Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8558790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Petersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Widera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084761" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiguercha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710662v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433022v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.003-B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433036v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croguennec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musiedlak Pierre-Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bindelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sarti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-870" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuiliere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2017-1120" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-114" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433165v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01665-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01689-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Zarrouki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01881618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.1.101-109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gross" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0983-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Chu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno-Druaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Tiguercha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0220.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-055.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edriss S. Titi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.01.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121202v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Gomez Marmol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmol Macarena Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8558790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432959v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Petersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Widera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084761" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiguercha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710559v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433022v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.003-B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433036v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croguennec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musiedlak Pierre-Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bindelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sarti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-870" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuiliere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2017-1120" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534087v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433165v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>