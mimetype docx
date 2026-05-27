--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -209,274 +209,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of offshore wind farms in the English Channel on larval dispersal and connectivity of benthic species using numerical modeling</w:t>
+                <w:t xml:space="preserve">High-Frequency Radar observation of strong and sheared currents: the Alderney race paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Ajmi</w:t>
+                <w:t xml:space="preserve">Dylan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-025-01665-8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-025-01689-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101556v1</w:t>
+                <w:t xml:space="preserve">hal-05267605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Radar observation of strong and sheared currents: the Alderney race paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Dumas</w:t>
+                <w:t xml:space="preserve">Impacts of offshore wind farms in the English Channel on larval dispersal and connectivity of benthic species using numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Benoit</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
+              <w:t xml:space="preserve">, 2025, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-025-01689-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-025-01665-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267605v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV Measurements of Turbulent Water Flows Over Fixed Low-Angle Compound Dunes Under Reversing Currents</w:t>
               </w:r>
@@ -618,51 +618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Gil Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -703,278 +703,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of additional spectral wave field exchanges in a three-dimensional wave-current coupled WAVEWATCH-III (version 6.07) and CROCO (version 1.2) configuration: assessment of their implications for macro-tidal coastal hydrodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+                <w:t xml:space="preserve">Numerical modelling of dispersal of Ampelisca (Amphipoda Gammaridae) during their diel migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Zarrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-2829-2024⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 493, pp.110755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629212v1</w:t>
+                <w:t xml:space="preserve">hal-04582089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of dispersal of Ampelisca (Amphipoda Gammaridae) during their diel migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Implementation of additional spectral wave field exchanges in a three-dimensional wave-current coupled WAVEWATCH-III (version 6.07) and CROCO (version 1.2) configuration: assessment of their implications for macro-tidal coastal hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Zarrouki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 493, pp.110755. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.2829-2853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-2829-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582089v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the overset method applied to an active lift turbine</w:t>
               </w:r>
@@ -1207,90 +1207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Turbulent Wake of Offshore Wind Turbines and Retention Time of Larval Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1465,352 +1465,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANS-α turbulence modeling for coastal sea: An application to Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Numerical Study of the Impact of Macro-Roughnesses on a Tidal Turbine, on Its Performance and Hydrodynamic Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9111288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184626v1</w:t>
+                <w:t xml:space="preserve">insu-03958443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simulation with Flow-Induced Rotation for Non-Deformable Tidal Turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LANS-α turbulence modeling for coastal sea: An application to Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.250. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 432, pp.110155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9030250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184613v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Study of the Impact of Macro-Roughnesses on a Tidal Turbine, on Its Performance and Hydrodynamic Wake</w:t>
+                <w:t xml:space="preserve">3D Simulation with Flow-Induced Rotation for Non-Deformable Tidal Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.1288. </w:t>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9111288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03958443v1</w:t>
+                <w:t xml:space="preserve">hal-03184613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface currents in the Alderney Race from high-frequency radar measurements and three-dimensional modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in coastal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special issue of the Twelfth European Wave and Tidal Energy Conference (EWTEC 2017), 1 (2), pp.101--109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of wave-current interactions by horizontal mixing and spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3306,51 +3306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Modeling and Wave-Current Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,51 +3539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing parameterization: Impacts on rip currents and wave set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.8.1-8.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (3-4), pp.260 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4682,256 +4682,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval connectivity in offshore wind farm environments: MARS3D - ICHTHYOP coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Boutet</w:t>
+                <w:t xml:space="preserve">Impact of sand dune morphology on macro-tidal current dynamics: insight from PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Environmental Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705502v1</w:t>
+                <w:t xml:space="preserve">hal-04625248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sand dune morphology on macro-tidal current dynamics: insight from PIV measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Larval connectivity in offshore wind farm environments: MARS3D - ICHTHYOP coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Environmental Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625248v1</w:t>
+                <w:t xml:space="preserve">hal-04705502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sand dune morphology on macro-tidal current dynamics: insights from PIV measurements</w:t>
               </w:r>
@@ -5051,90 +5051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of wave-driven sediment transport to the infilling of a hypertidal embayment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
@@ -5163,103 +5163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Connectivity Between Offshore Wind Farms in the Bay of Seine -MARS3D and ICHTHYOP Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,277 +5278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D hydrodynamics of a macro-tidal estuarine environment under wave and tide forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
+              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125186v1</w:t>
+                <w:t xml:space="preserve">hal-04274720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D hydrodynamics of a macro-tidal estuarine environment under wave and tide forcings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.88</w:t>
+              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274720v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
               </w:r>
@@ -5664,77 +5664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the coupled model CROCO - Wave Watch III in an estuarine environment: Application to the Somme bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,90 +5789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the coupled model CROCO-WaveWatch-III in an estuarine environment: application to the Somme Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5914,90 +5914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating HF radar measurements at a highly energetic site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface hydrodynamics of the Alderney Race from HF Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence models for coastal simulation: application to Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,90 +6354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF Radar measurements at the Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6479,90 +6479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard : HF Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6630,77 +6630,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kobe, Japan. pp.2288-2294, </w:t>
@@ -6732,493 +6732,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of the Alderney Race: HF Radar Wave Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Ocean Energy (ICOE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065544v1</w:t>
+                <w:t xml:space="preserve">hal-02064924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of the Alderney Race: HF Radar Wave Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guiomar Lopez</w:t>
+                <w:t xml:space="preserve">Implementation of turbulence LANS-alpha model in MARS3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Ocean Energy (ICOE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064924v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of turbulence LANS-alpha model in MARS3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feddy Adong</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard: HF Radar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Ocean Energy (ICOE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065852v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard: HF Radar Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cambra</w:t>
+                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kobe, Japan. pp.2779-2789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2018.8559326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065892v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extreme wave-current interactions on the tidal stream energy estimate</w:t>
               </w:r>
@@ -7243,51 +7243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7325,51 +7325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume by drilling residuals in Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,666 +7414,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a realistic numerical modelling of the wave-current-turbulence interactions in Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in a coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Coastal Engineering (ICCE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.papers.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065886v1</w:t>
+                <w:t xml:space="preserve">hal-02065446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modelling in Alderney Race using LANS-α model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Towards a realistic numerical modelling of the wave-current-turbulence interactions in Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065864v1</w:t>
+                <w:t xml:space="preserve">hal-02065886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in a coastal area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Turbulence modelling in Alderney Race using LANS-α model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Coastal Engineering (ICCE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.papers.58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065446v1</w:t>
+                <w:t xml:space="preserve">hal-02065864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du transport sédimentaire dans le Raz Blanchard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Wave-current interactions in megatidal environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Hydrolien" du GDR Énergies Marines Renouvelables</w:t>
+              <w:t xml:space="preserve">2017-03-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080967v1</w:t>
+                <w:t xml:space="preserve">hal-02080977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+                <w:t xml:space="preserve">Modélisation numérique du transport sédimentaire dans le Raz Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European on Wave and Tidal Energy Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journée "Hydrolien" du GDR Énergies Marines Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432959v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-current interactions in megatidal environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017-03-28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">European on Wave and Tidal Energy Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080977v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual frequency ocean radar concept to measure ocean currents and waves at the Raz Blanchard</w:t>
               </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1095-1098, </w:t>
@@ -8327,77 +8327,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Accensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
@@ -8426,51 +8426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D fully-coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8664,51 +8664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8746,51 +8746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modulation of wave-current interactions by horizontal mixing and spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8828,51 +8828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D fully coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,744 +8917,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions hydrodynamiques dans le Raz Blanchard.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Feddy Adong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710714v1</w:t>
+                <w:t xml:space="preserve">hal-01710720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interactions hydrodynamiques dans le Raz Blanchard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710720v1</w:t>
+                <w:t xml:space="preserve">hal-01710714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling of the bottom particles segregation with non-linear diffusion equations: application to the marine sand ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tiguercha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonneton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710629v1</w:t>
+                <w:t xml:space="preserve">hal-01710563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rip currents in three-dimensions with a fully-coupled model: application to the sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710548v1</w:t>
+                <w:t xml:space="preserve">hal-01710559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of the bottom particles segregation with non-linear diffusion equations: application to the marine sand ripples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Tiguercha</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de l’environnement hydrodynamique par la présence d’organismes fixés sur les pales d’hydroliennes à axe vertical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Sciences de l’Univers de l’Equip@Meso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710563v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rip currents in three-dimensions with a fully-coupled model: application to the sediment transport</w:t>
+                <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710559v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l’environnement hydrodynamique par la présence d’organismes fixés sur les pales d’hydroliennes à axe vertical.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Gunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences de l’Univers de l’Equip@Meso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710662v1</w:t>
+                <w:t xml:space="preserve">hal-01710548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by regional modelling of the impact of monopile foundations on the hydrodynamics and sediment transport: case of Courseulles-sur-Mer (France) wind farm</w:t>
               </w:r>
@@ -9761,51 +9761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D fully-coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Sino-French Forum of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10102,77 +10102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10236,51 +10236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10433,273 +10433,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745587v1</w:t>
+                <w:t xml:space="preserve">hal-02432987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EWEA Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432987v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of MARS-WW3, a new fully-coupled wave-current model</w:t>
               </w:r>
@@ -10806,51 +10806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10996,51 +10996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11104,51 +11104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11212,51 +11212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11519,64 +11519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,276 +11951,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Study of the Population Dynamics of the Non-indigenous Manila Clam Ruditapes philippinarum Along the Western Coast of Cotentin, France</w:t>
+                <w:t xml:space="preserve">Towards parametrized modeling of the current vertical structure during extreme events: application to Alderney Race.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Basuyaux</w:t>
+                <w:t xml:space="preserve">Martin Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Croguennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Musiedlak Pierre-Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France. Springer Nature Switzerland, pp.59-74, 2025, </w:t>
+              <w:t xml:space="preserve">16th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madere, Portugal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319434v1</w:t>
+                <w:t xml:space="preserve">hal-05319340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards parametrized modeling of the current vertical structure during extreme events: application to Alderney Race.</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Study of the Population Dynamics of the Non-indigenous Manila Clam Ruditapes philippinarum Along the Western Coast of Cotentin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Goix</w:t>
+                <w:t xml:space="preserve">O. Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musiedlak Pierre-Henri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Wave and Tidal Energy Conference</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 16, 2025, </w:t>
+              <w:t xml:space="preserve">COAST 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France. Springer Nature Switzerland, pp.59-74, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319340v1</w:t>
+                <w:t xml:space="preserve">hal-05319434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrokinetic Energy Potential in Southern Patagonia: Le Maire Strait site</w:t>
               </w:r>
@@ -12360,51 +12360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th WCCM-ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12474,51 +12474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12620,103 +12620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the turbulent wake downstream offshore wind turbines on larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.3-8, 2022, Proceedings of the 5th International Conference on Renewable Energies Offshore (RENEW 2022, Lisbon, Portugal, 8–10 November 2022), 9781003360773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence models for coastal simulation: application to Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12832,51 +12832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface hydrodynamics of the Alderney Race from HF Radar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13082,51 +13082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of Raz Blanchard: HF radar wave measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13233,77 +13233,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuiliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of OTO'18/OCEANS'18 MTS/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2018</w:t>
@@ -13371,51 +13371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 12th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13449,51 +13449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport particulaire pour les énergies marines renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,299 +13672,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of wave induced flow fields due to an offshore wind farm mast</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional numerical modelling of offshore monopile wind turbine impacts on hydrodynamics and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Guedes Soares C. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guedes Soares, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.791-797, 2015, 978-1-138-02871-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18973-112⟩</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.807-813, 2015, 978-1-138-02871-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18973-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534081v1</w:t>
+                <w:t xml:space="preserve">hal-01534087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional numerical modelling of offshore monopile wind turbine impacts on hydrodynamics and sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of wave induced flow fields due to an offshore wind farm mast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Guedes Soares, C. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guedes Soares C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.807-813, 2015, 978-1-138-02871-5. </w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.791-797, 2015, 978-1-138-02871-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18973-114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18973-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534087v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée vagues-courant : développement avec MARS 3D et WAVEWATCH-III</w:t>
               </w:r>
@@ -14322,51 +14322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01665-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01689-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Zarrouki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01881618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.1.101-109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gross" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0983-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Chu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno-Druaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Tiguercha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0220.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-055.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edriss S. Titi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.01.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121202v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Gomez Marmol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmol Macarena Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8558790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432959v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Petersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Widera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084761" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiguercha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710559v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433022v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.003-B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433036v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croguennec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musiedlak Pierre-Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bindelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sarti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-870" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuiliere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2017-1120" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534087v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433165v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01689-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01665-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Zarrouki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2829-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01881618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.1.101-109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gross" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0983-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Chu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno-Druaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Tiguercha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0220.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-055.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edriss S. Titi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.01.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121202v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Gomez Marmol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmol Macarena Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croguennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03978207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8558790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Petersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Widera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084761" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiguercha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710662v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433022v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.003-B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433036v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musiedlak Pierre-Henri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-845" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croguennec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bindelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sarti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-870" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuiliere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2017-1120" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-114" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433165v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>