--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -657,55 +657,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kirschenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shérazade GATFAOUI, Eric GAUTIER LAURENT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les clés pour une recherche partenariale réussie. retours d'expériences individuelles et collectives en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.87-98, 2026</w:t>
+              <w:t xml:space="preserve">Les clés pour une recherche partenariale réussie. retours d'expériences individuelles et collectives en sciences de gestion : Retours d'expériences individuelles et collectives en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.87-98, 2026, 978-2-38630-272-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>