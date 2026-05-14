--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -311,70 +311,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et liberté. Dans l’Empire britannique et les jeunes États-Unis (XVIIe XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Garbaye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François-Rabelais, 300 p., 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.20342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>