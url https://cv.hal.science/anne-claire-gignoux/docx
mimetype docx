--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -350,51 +350,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -531,1323 +531,1314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique et voix chantée dans « Les grands moments d'un chanteur » de Louis-René des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chanson, une voie pour la poésie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, poésie &amp; chanson, 1091, pp.192-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylistique de L'Herbe</w:t>
+                <w:t xml:space="preserve">Stylistique de &amp;quot;L'Herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Comment savoir?, 14, pp.97-106. </w:t>
+              <w:t xml:space="preserve">, 2019, Comment savoir ?, 14, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccs.2112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288159v1</w:t>
+                <w:t xml:space="preserve">hal-01956831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mystère Mélisande : une analyse sémiostylistique du personnage de l'opéra de Debussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15203/ATeM_2018_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor, une écriture polyphonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hommage à Michel Butor, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de croisement intersémiotique peinture / poésie / musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankofoni : revue d'études et de recherches francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.169-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique, rhétorique, stylistique, musique : éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Linguistique, rhétorique, stylistique, musique, XXIII (1-3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.161.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluie et la nuit gagnent&amp;quot;. Le climat septentrional dans L'Emploi du temps de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.67-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nord.062.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passacaille&amp;quot; de Robert Pinget : une forme musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs du signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, p. 143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme rimbaldien à l'épreuve du musical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs du signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28-29, p. 35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maladie mortelle : Le Neveu de Wittgenstein de Thomas Bernhard et A l'ami qui ne m'a pas sauvé la vie de Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (3), p. 395-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la subjectivité dans La Jalousie de Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, p. 287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique dans la littérature : Emma Bovary, spectatrice d'opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XVII (1), pp.63-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.101.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une structure musicale : les romans de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Michel Butor, 943-944, pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citation intersémiotique : la musique dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XIII/2, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures d'opposition dans &amp;quot;Une Leçon de morale&amp;quot; de Paul Eluard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs du signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essence de la bourgeoisie . &amp;quot;Pot-Bouille&amp;quot; d'Emile Zola et &amp;quot;Passage de milan&amp;quot; de MIchel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 76, pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01371096v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture dans &amp;quot;6810000litres d'eau par seconde&amp;quot; de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Pastiches, collages et autres réécritures. TEM n°13-Formules n°5, pp.129-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intertextualité à la récriture</w:t>
               </w:r>
@@ -1905,453 +1896,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réécriture dans &amp;quot;6810000litres d'eau par seconde&amp;quot; de Michel Butor</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mise en abyme et macronarrateur dans &amp;quot;Quelqu'un&amp;quot; de Robert Pinget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs du signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.267-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sarraute, une leçon de rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, LIII (1-2), pp.137-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">La récriture : forme, enjeux, valeurs. Autour du Nouveau Roman.</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Route des Flandres&amp;quot; : problèmes de stylistique actantielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 77, pp.48-49. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 77, pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.1998.2866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La Route des Flandres&amp;quot; : problèmes de stylistique actantielle</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récriture : forme, enjeux, valeurs. Autour du Nouveau Roman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 77, pp.11-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 77, pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.1998.2877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récriture dans &amp;quot;L'Emploi du temps&amp;quot; de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energeia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1, pp.4-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2361,167 +2283,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands moments d'un chanteur&amp;quot; de Louis-René des Forêts : une mélofiction (étude stylistique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "musique et littérature" de l'IRPALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Vincent-Arnaud, Frédéric Sounac, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport texte / musique dans Pelléas et Mélisande de Debussy : évolution ou révolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le rapport texte / musique dans Pelléas et Mélisande de Debussy : évolution ou révolution?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Albi, France. p. 93-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2531,107 +2453,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique, rhétorique, stylistique, musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIII (1-2-3), 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/musur.161.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2641,951 +2563,951 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la musique au prisme de la musique, et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Sémiotique et ses potentiels (Amir. Biglari dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.543-555, 2025, Du sens, 978-2-336-53434-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ekphrasis musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari; Henri Desoubeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-huit Lustres. Hommages à Michel Butor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, classiques Garnier, pp.359-373, 2016, 978-2-406-06570-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06572-2.p.0359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de l'interprète dans &amp;quot;Si le grain ne meurt&amp;quot; d'André Gide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">fabula.org. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figure(s) du musicien. Corps, gestes, instruments en texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une pratique de &amp;quot;grossissement&amp;quot; caricatural : le pastiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Himy-Piéry, JF. Castille, L. Bougault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Style, découpeur de réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 191-205, 2014, 978-2-7535-3253-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.53157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.53157⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oralité dans Malone meurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Piat, Philippe Wahl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Prose de Samuel Beckett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, p. 65-78, 2013, 978-2-7297-0866-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotextualité&amp;quot;, &amp;quot;intertextualité&amp;quot;, &amp;quot;intratextualité&amp;quot;, &amp;quot;réécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 81-84, 494-499, 499-502, 891-896, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inactuel à l'actuel : mise en scène de l'actualisation dans &amp;quot;Les Djinns&amp;quot; de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inactualité : la littérature est-elle de son temps?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 241-251, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre un texte littéraire en musique : une interprétation intersémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chanson populittéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, p. 219-234, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gide et la description musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Otaola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et littérature au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de l'université Jean Moulin Lyon 3, p. 45-56, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Brunel, Valérie Tritter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, p. 426-428, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctions de l'intertextualité dans un livre de sagesse : &amp;quot;De la rupture&amp;quot;, de Gabriel Matzneff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Registre sapiential </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, pp.231-242, 2007, Recherches en littérature et spiritualité, 978-3-03911-267-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertextualité, intersémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marillaud; Robert Gauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intertextualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, CALS/CPST, pp.241-248, 2004, 2-907955-12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3653,51 +3575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A7E5FE3"/>
+    <w:nsid w:val="08DE6938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3884,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-gignoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07646976X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Gignoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04125588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04056259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02894055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02288159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.2112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2018_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.161.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.062.0067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.101.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2866" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05031974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-semiotique-et-ses-potentiels/78716?srsltid=AfmBOooZABiV5vcAzDEksqDa4avQ99qThKnzaLwNCl4lstWlzxF3UEMP" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00977995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-gignoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07646976X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Gignoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04125588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04056259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02894055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.2112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2018_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.161.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.062.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.101.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05031974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-semiotique-et-ses-potentiels/78716?srsltid=AfmBOooZABiV5vcAzDEksqDa4avQ99qThKnzaLwNCl4lstWlzxF3UEMP" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00977995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2876" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>