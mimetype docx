--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -531,1442 +531,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La chanson, une voie pour la poésie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, poésie &amp; chanson, 1091, pp.192-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Musique et voix chantée dans « Les grands moments d'un chanteur » de Louis-René des Forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La chanson, une voie pour la poésie ?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylistique de &amp;quot;L'Herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Comment savoir ?, 14, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.2112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère Mélisande : une analyse sémiostylistique du personnage de l'opéra de Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15203/ATeM_2018_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor, une écriture polyphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hommage à Michel Butor, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de croisement intersémiotique peinture / poésie / musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankofoni : revue d'études et de recherches francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.169-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique, rhétorique, stylistique, musique : éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Linguistique, rhétorique, stylistique, musique, XXIII (1-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.161.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluie et la nuit gagnent&amp;quot;. Le climat septentrional dans L'Emploi du temps de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nord.062.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passacaille&amp;quot; de Robert Pinget : une forme musicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs du signe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, p. 143-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rythme rimbaldien à l'épreuve du musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs du signe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28-29, p. 35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maladie mortelle : Le Neveu de Wittgenstein de Thomas Bernhard et A l'ami qui ne m'a pas sauvé la vie de Hervé Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (3), p. 395-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans la littérature : Emma Bovary, spectatrice d'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XVII (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.101.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de la subjectivité dans La Jalousie de Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, p. 287-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une structure musicale : les romans de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, poésie &amp; chanson, 1091, pp.192-205</w:t>
+              <w:t xml:space="preserve">, 2007, Michel Butor, 943-944, pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...323 lines deleted...]
-                <w:t xml:space="preserve">Linguistique, rhétorique, stylistique, musique : éditorial</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citation intersémiotique : la musique dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Linguistique, rhétorique, stylistique, musique, XXIII (1-3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, XIII/2, pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Passacaille&amp;quot; de Robert Pinget : une forme musicale ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures d'opposition dans &amp;quot;Une Leçon de morale&amp;quot; de Paul Eluard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs du signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30, p. 143-154</w:t>
+              <w:t xml:space="preserve">, 2003, 17, pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rythme rimbaldien à l'épreuve du musical</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essence de la bourgeoisie . &amp;quot;Pot-Bouille&amp;quot; d'Emile Zola et &amp;quot;Passage de milan&amp;quot; de MIchel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76, pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intertextualité à la récriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nouvelles approches de l'intertextualité - textes réunis par Alain Tassel, 4, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture dans &amp;quot;6810000litres d'eau par seconde&amp;quot; de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Pastiches, collages et autres réécritures. TEM n°13-Formules n°5, pp.129-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en abyme et macronarrateur dans &amp;quot;Quelqu'un&amp;quot; de Robert Pinget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs du signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28-29, p. 35-49</w:t>
-[...706 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.267-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2034,183 +2034,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Route des Flandres&amp;quot; : problèmes de stylistique actantielle</w:t>
+                <w:t xml:space="preserve">La récriture : forme, enjeux, valeurs. Autour du Nouveau Roman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 77, pp.11-12. </w:t>
+              <w:t xml:space="preserve">, 1998, 77, pp.48-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.1998.2866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.1998.2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371110v1</w:t>
+                <w:t xml:space="preserve">halshs-01371109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récriture : forme, enjeux, valeurs. Autour du Nouveau Roman.</w:t>
+                <w:t xml:space="preserve">La Route des Flandres&amp;quot; : problèmes de stylistique actantielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 77, pp.48-49. </w:t>
+              <w:t xml:space="preserve">, 1998, 77, pp.11-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.1998.2877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.1998.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371109v1</w:t>
+                <w:t xml:space="preserve">halshs-01371110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récriture dans &amp;quot;L'Emploi du temps&amp;quot; de Michel Butor</w:t>
               </w:r>
@@ -2890,178 +2890,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autotextualité&amp;quot;, &amp;quot;intertextualité&amp;quot;, &amp;quot;intratextualité&amp;quot;, &amp;quot;réécriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 81-84, 494-499, 499-502, 891-896, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'oralité dans Malone meurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Piat, Philippe Wahl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Prose de Samuel Beckett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, p. 65-78, 2013, 978-2-7297-0866-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.2876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.2876⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00944772v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00940729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inactuel à l'actuel : mise en scène de l'actualisation dans &amp;quot;Les Djinns&amp;quot; de Victor Hugo</w:t>
               </w:r>
@@ -3575,51 +3575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08DE6938"/>
+    <w:nsid w:val="636DA80C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3806,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-gignoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07646976X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Gignoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04125588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04056259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02894055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.2112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2018_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.161.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.062.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.101.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05031974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-semiotique-et-ses-potentiels/78716?srsltid=AfmBOooZABiV5vcAzDEksqDa4avQ99qThKnzaLwNCl4lstWlzxF3UEMP" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00977995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2876" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-gignoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07646976X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Gignoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04125588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04056259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02894055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.2112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2018_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.161.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.062.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.101.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05031974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-semiotique-et-ses-potentiels/78716?srsltid=AfmBOooZABiV5vcAzDEksqDa4avQ99qThKnzaLwNCl4lstWlzxF3UEMP" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00977995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>