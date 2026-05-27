--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -531,165 +531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique et voix chantée dans « Les grands moments d'un chanteur » de Louis-René des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chanson, une voie pour la poésie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, poésie &amp; chanson, 1091, pp.192-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508348v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02894055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylistique de &amp;quot;L'Herbe</w:t>
               </w:r>
@@ -1326,174 +1326,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'émergence de la subjectivité dans La Jalousie de Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, p. 287-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La musique dans la littérature : Emma Bovary, spectatrice d'opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XVII (1), pp.63-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.101.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/musur.101.0063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00959400v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00959364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une structure musicale : les romans de Michel Butor</w:t>
               </w:r>
@@ -1749,174 +1749,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réécriture dans &amp;quot;6810000litres d'eau par seconde&amp;quot; de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Pastiches, collages et autres réécritures. TEM n°13-Formules n°5, pp.129-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'intertextualité à la récriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nouvelles approches de l'intertextualité - textes réunis par Alain Tassel, 4, pp.53-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/narratologie.329⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01371104v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01371106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en abyme et macronarrateur dans &amp;quot;Quelqu'un&amp;quot; de Robert Pinget</w:t>
               </w:r>
@@ -2034,183 +2034,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récriture : forme, enjeux, valeurs. Autour du Nouveau Roman.</w:t>
+                <w:t xml:space="preserve">La Route des Flandres&amp;quot; : problèmes de stylistique actantielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 77, pp.48-49. </w:t>
+              <w:t xml:space="preserve">, 1998, 77, pp.11-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.1998.2877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.1998.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371109v1</w:t>
+                <w:t xml:space="preserve">halshs-01371110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Route des Flandres&amp;quot; : problèmes de stylistique actantielle</w:t>
+                <w:t xml:space="preserve">La récriture : forme, enjeux, valeurs. Autour du Nouveau Roman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Gignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 77, pp.11-12. </w:t>
+              <w:t xml:space="preserve">, 1998, 77, pp.48-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.1998.2866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.1998.2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371110v1</w:t>
+                <w:t xml:space="preserve">halshs-01371109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récriture dans &amp;quot;L'Emploi du temps&amp;quot; de Michel Butor</w:t>
               </w:r>
@@ -3575,51 +3575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636DA80C"/>
+    <w:nsid w:val="09291BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3806,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-gignoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07646976X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Gignoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04125588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04056259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02894055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.2112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2018_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.161.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.062.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.101.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05031974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-semiotique-et-ses-potentiels/78716?srsltid=AfmBOooZABiV5vcAzDEksqDa4avQ99qThKnzaLwNCl4lstWlzxF3UEMP" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00977995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-gignoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07646976X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Gignoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04125588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04056259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02894055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.2112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2018_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.161.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.062.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.101.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01956822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05031974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-semiotique-et-ses-potentiels/78716?srsltid=AfmBOooZABiV5vcAzDEksqDa4avQ99qThKnzaLwNCl4lstWlzxF3UEMP" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01439890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00977995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00944772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00951592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>