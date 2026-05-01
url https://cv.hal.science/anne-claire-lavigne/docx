--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -738,51 +738,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688893v1</w:t>
+                <w:t xml:space="preserve">hal-03052706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -872,51 +872,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052706v1</w:t>
+                <w:t xml:space="preserve">hal-04688893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -1274,51 +1274,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026386v1</w:t>
+                <w:t xml:space="preserve">hal-03107782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
@@ -1408,51 +1408,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107782v1</w:t>
+                <w:t xml:space="preserve">hal-03026386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2A.Z-dependent crosstalk between enhancer and promoter regulates Cyclin D1 expression</w:t>
               </w:r>
@@ -3453,953 +3453,1087 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Human Papillomavirus 8 Regulatory Proteins E2, E6 and E7 with Components of the TFIID Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 41 (2-3), pp.80-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000024918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108440v1</w:t>
+                <w:t xml:space="preserve">hal-03033160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TAFII28 and TAFII18 Interact through a Histone Fold Encoded by Atypical Evolutionary Conserved Motifs Also Found in the SPT3 Family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Birck</w:t>
+                <w:t xml:space="preserve">The Putative Cofactor TIF1 Is a Protein Kinase That Is Hyperphosphorylated upon Interaction with Liganded Nuclear Receptors*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Heard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">Sylvie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Romier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
+                <w:t xml:space="preserve">Bertrand Le Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0092-8674(00)81423-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (26), pp.16199-16204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.26.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026511v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Papillomavirus 8 Regulatory Proteins E2, E6 and E7 with Components of the TFIID Complex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human TAFII28 and TAFII18 Interact through a Histone Fold Encoded by Atypical Evolutionary Conserved Motifs Also Found in the SPT3 Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000024918⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 94 (2), pp.239-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0092-8674(00)81423-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033160v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Analysis of the Subunits of Human Transcription Factor TFIID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Human Papillomavirus 8 Regulatory Proteins E2, E6 and E7 with Components of the TFIID Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Enzenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/sqb.1998.63.233⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (2-3), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000024918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108383v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TAF(II28) promotes transcriptional stimulation by activation function 2 of the retinoid X receptors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael May</w:t>
+                <w:t xml:space="preserve">Functional and Structural Analysis of the Subunits of Human Transcription Factor TFIID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwin Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Mengus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 63, pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/sqb.1998.63.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108472v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Interactions between hTAF II 55 and Other TFIID Subunits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human TAF(II28) promotes transcriptional stimulation by activation function 2 of the retinoid X receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (12), pp.3093-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033152v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct domains of hTAFII100 are required for functional interaction with transcription factor TFIIF beta (RAP30) and incorporation into the TFIID complex.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Interactions between hTAF II 55 and Other TFIID Subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (33), pp.19774-19780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.271.33.19774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108456v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distinct domains of hTAFII100 are required for functional interaction with transcription factor TFIIF beta (RAP30) and incorporation into the TFIID complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Dubrovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwin Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (14), pp.3702-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple Interactions between hTAFII55 and Other TFIID Subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Mengus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Dubrovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Làszlo Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 271 (33), pp.19774 - 19780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.271.33.19774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4409,51 +4543,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Cellular EMT States Using Molecular Biology and High Resolution FISH Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4521,73 +4655,73 @@
               <w:t xml:space="preserve">Analysis of cellular EMT states usingmolecular biology and high resolution FISH labelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2179, Springer US, pp.353-383, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0779-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Cellular EMT States Using Molecular Biology and High Resolution FISH Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4655,51 +4789,51 @@
               <w:t xml:space="preserve">Methods Mol Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2179, pp.353-383, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0779-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4709,51 +4843,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone variant macroH2A1.1 regulates gene expression by direct association with their transcription start site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4775,157 +4909,157 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Moutahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone variant macroH2A1.1 regulates gene expression by direct association with their transcription start site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5072,51 +5206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalvai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bellucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amalric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500232200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amalric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kossida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ecochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(02)00013-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T432S4CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Munz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psichari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mandilis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spiliotaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212764200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m212764200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2002182217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#8217;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.14.10064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mengus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann&#8208;ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.8.5486" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.7.5050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Enzenauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Pfister" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000024918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)81423-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.1998.63.233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.33.19774" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Dubrovskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;szlo Tora" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalvai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bellucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amalric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500232200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amalric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kossida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ecochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(02)00013-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T432S4CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Munz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psichari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mandilis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spiliotaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212764200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m212764200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2002182217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#8217;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.14.10064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mengus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann&#8208;ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.8.5486" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.7.5050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000024918" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Fraser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Heard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Douarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.26.16199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)81423-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Enzenauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Pfister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.1998.63.233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.33.19774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Dubrovskaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;szlo Tora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>