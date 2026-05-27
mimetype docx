--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -738,51 +738,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052706v1</w:t>
+                <w:t xml:space="preserve">hal-04688893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -872,51 +872,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688893v1</w:t>
+                <w:t xml:space="preserve">hal-03052706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -1006,51 +1006,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026527v1</w:t>
+                <w:t xml:space="preserve">hal-03052322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -1140,51 +1140,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052322v1</w:t>
+                <w:t xml:space="preserve">hal-03026527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
@@ -1274,51 +1274,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107782v1</w:t>
+                <w:t xml:space="preserve">hal-03026386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
@@ -1408,51 +1408,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026386v1</w:t>
+                <w:t xml:space="preserve">hal-03107782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2A.Z-dependent crosstalk between enhancer and promoter regulates Cyclin D1 expression</w:t>
               </w:r>
@@ -1566,51 +1566,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
@@ -1630,121 +1630,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Vogel</w:t>
+                <w:t xml:space="preserve">Jodi L Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026411v1</w:t>
+                <w:t xml:space="preserve">hal-03107809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
@@ -1764,97 +1764,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi L Vogel</w:t>
+                <w:t xml:space="preserve">Jodi Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107809v1</w:t>
+                <w:t xml:space="preserve">hal-03026411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliminating epigenetic barriers induces transient hormone-regulated gene expression in estrogen receptor negative breast cancer cells.</w:t>
               </w:r>
@@ -2767,235 +2767,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microscopie réalisée in situ sur animal vivant dans l’étude du cancer</w:t>
+                <w:t xml:space="preserve">Apports de la microscopie réaliséein situsur animal vivant dans l’étude du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M’rini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 18 (2), pp.217-225. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2002, 18 (2), pp.217 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2002182217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033128v1</w:t>
+                <w:t xml:space="preserve">hal-03108314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microscopie réaliséein situsur animal vivant dans l’étude du cancer</w:t>
+                <w:t xml:space="preserve">Apports de la microscopie réalisée in situ sur animal vivant dans l’étude du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine M’rini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 18 (2), pp.217 - 225. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2002, 18 (2), pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2002182217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108314v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Transcription Factor IID Subunit Human TATA-binding Protein-associated Factor 28 Interacts in a Ligand-reversible Manner with the Vitamin D 3 and Thyroid Hormone Receptors</w:t>
               </w:r>
@@ -3453,544 +3453,544 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Human Papillomavirus 8 Regulatory Proteins E2, E6 and E7 with Components of the TFIID Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Enzenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwin Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 41 (2-3), pp.80-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000024918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033160v1</w:t>
+                <w:t xml:space="preserve">hal-03108440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Putative Cofactor TIF1 Is a Protein Kinase That Is Hyperphosphorylated upon Interaction with Liganded Nuclear Receptors*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David J Heard</w:t>
+                <w:t xml:space="preserve">Human TAFII28 and TAFII18 Interact through a Histone Fold Encoded by Atypical Evolutionary Conserved Motifs Also Found in the SPT3 Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Douarin</w:t>
+                <w:t xml:space="preserve">Christophe Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Mengus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.26.16199⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 94 (2), pp.239-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0092-8674(00)81423-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108412v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TAFII28 and TAFII18 Interact through a Histone Fold Encoded by Atypical Evolutionary Conserved Motifs Also Found in the SPT3 Family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Human Papillomavirus 8 Regulatory Proteins E2, E6 and E7 with Components of the TFIID Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0092-8674(00)81423-3⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (2-3), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000024918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026511v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Papillomavirus 8 Regulatory Proteins E2, E6 and E7 with Components of the TFIID Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Putative Cofactor TIF1 Is a Protein Kinase That Is Hyperphosphorylated upon Interaction with Liganded Nuclear Receptors*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Heard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Enzenauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herbert Pfister</w:t>
+                <w:t xml:space="preserve">Bertrand Le Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000024918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (26), pp.16199-16204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.26.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108440v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Structural Analysis of the Subunits of Human Transcription Factor TFIID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,51 +5206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalvai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bellucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amalric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500232200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amalric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kossida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ecochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(02)00013-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T432S4CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Munz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psichari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mandilis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spiliotaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212764200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m212764200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2002182217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#8217;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.14.10064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mengus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann&#8208;ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.8.5486" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.7.5050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000024918" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Fraser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Heard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Douarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.26.16199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)81423-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Enzenauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Pfister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.1998.63.233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.33.19774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Dubrovskaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;szlo Tora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalvai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bellucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amalric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500232200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amalric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kossida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ecochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(02)00013-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T432S4CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Munz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psichari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mandilis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spiliotaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212764200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m212764200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#8217;rini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2002182217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.14.10064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mengus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann&#8208;ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gangloff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.8.5486" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.7.5050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Enzenauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Pfister" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000024918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)81423-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Fraser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Heard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Douarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.26.16199" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.1998.63.233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.33.19774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Dubrovskaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;szlo Tora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>