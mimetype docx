--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -329,740 +329,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+                <w:t xml:space="preserve">Mélina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gombert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641806v1</w:t>
+                <w:t xml:space="preserve">hal-03228970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Ianszen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.226-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228970v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematools, combattre les nématodes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohana Laloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297005v1</w:t>
+                <w:t xml:space="preserve">hal-02902522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants de pomme de terre : bilan sanitaire et actions de recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-S Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288617v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plants de pomme de terre : bilan sanitaire et actions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 731, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902522v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
+                <w:t xml:space="preserve">Nematools, combattre les nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 630, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205989v1</w:t>
+                <w:t xml:space="preserve">hal-03297005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodera, du biocontrôle contre les nématodes</w:t>
               </w:r>
@@ -1193,455 +1193,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11es rencontres Plantes-Bactéries : un lieu d'échanges scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de diagnostic. Au service de la qualité sanitaire du plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 593, pp.53-54</w:t>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (048), pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634570v1</w:t>
+                <w:t xml:space="preserve">hal-01437018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary Blends of Vegetable Oils: Thermal Profile Predictions for Product Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">11es rencontres Plantes-Bactéries : un lieu d'échanges scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+                <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 593, pp.53-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876217v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of PCR-based tools for the specific identification of some temperate Meloidogyne species including M-chitwoodi, M-fallax and M. minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gamel</w:t>
+                <w:t xml:space="preserve">Emilie Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 138 (4), pp.807-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-013-0355-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de diagnostic. Au service de la qualité sanitaire du plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ternary Blends of Vegetable Oils: Thermal Profile Predictions for Product Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Hélias</w:t>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.1465-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63455-9.50079-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437018v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of variable number of tandem repeats typing schemes for Ralstonia solanacearum, the agent of bacterial wilt, banana Moko disease and potato brown rot</w:t>
               </w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation (et Gestion) des risques sanitaires bactériens liés aux itinéraires culturaux de la pomme de terre et d’autres cultures spécialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,90 +1977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématodes à galles, les détecter et les identifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 576, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2508,217 +2508,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de trois techniques de détection d'Erwinia carotovora ssp. atroseptica au milieux complexes de la pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of biochemical and PCR-RFLP tests to identify Erwinia carotovora subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de Phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.104</w:t>
+              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837955v1</w:t>
+                <w:t xml:space="preserve">hal-02838493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biochemical and PCR-RFLP tests to identify Erwinia carotovora subspecies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de trois techniques de détection d'Erwinia carotovora ssp. atroseptica au milieux complexes de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hélias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de Phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.103</w:t>
+              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838493v1</w:t>
+                <w:t xml:space="preserve">hal-02837955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0355-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. N'Guessan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kon&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.01.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gfxw-2254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0355-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. N'Guessan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kon&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.01.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gfxw-2254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>