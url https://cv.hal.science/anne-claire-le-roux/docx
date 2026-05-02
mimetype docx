--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -329,295 +329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Ianszen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
+                <w:t xml:space="preserve">J Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.226-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228970v1</w:t>
+                <w:t xml:space="preserve">hal-03641806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Mélina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.226-237. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641806v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
               </w:r>
@@ -1318,533 +1318,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11es rencontres Plantes-Bactéries : un lieu d'échanges scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ternary Blends of Vegetable Oils: Thermal Profile Predictions for Product Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.1465-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63455-9.50079-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634570v1</w:t>
+                <w:t xml:space="preserve">hal-01876217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of PCR-based tools for the specific identification of some temperate Meloidogyne species including M-chitwoodi, M-fallax and M. minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 138 (4), pp.807-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-013-0355-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary Blends of Vegetable Oils: Thermal Profile Predictions for Product Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">11es rencontres Plantes-Bactéries : un lieu d'échanges scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 593, pp.53-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63455-9.50079-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876217v1</w:t>
+                <w:t xml:space="preserve">hal-02634570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of variable number of tandem repeats typing schemes for Ralstonia solanacearum, the agent of bacterial wilt, banana Moko disease and potato brown rot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vigilance sur le Zebra Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 589, pp.49-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199311v1</w:t>
+                <w:t xml:space="preserve">hal-02648122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigilance sur le Zebra Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of variable number of tandem repeats typing schemes for Ralstonia solanacearum, the agent of bacterial wilt, banana Moko disease and potato brown rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine A. N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (3), pp.366--374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648122v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation (et Gestion) des risques sanitaires bactériens liés aux itinéraires culturaux de la pomme de terre et d’autres cultures spécialisées</w:t>
               </w:r>
@@ -1977,90 +1977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématodes à galles, les détecter et les identifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 576, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0355-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. N'Guessan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kon&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.01.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gfxw-2254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0355-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. N'Guessan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kon&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gfxw-2254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>