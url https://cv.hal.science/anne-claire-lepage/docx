--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -529,347 +529,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique Wide-Angle Multi-Sector Metamaterial Absorber for Space Applications</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of a wideband metamaterial absorber made of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Elis</w:t>
+                <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (16), pp.3425. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9163425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-019-2653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298331v1</w:t>
+                <w:t xml:space="preserve">hal-02298416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of a wideband metamaterial absorber made of composite materials</w:t>
+                <w:t xml:space="preserve">Oblique Wide-Angle Multi-Sector Metamaterial Absorber for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Soiron</w:t>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Barka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (16), pp.3425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-019-2653-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9163425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298416v2</w:t>
+                <w:t xml:space="preserve">hal-02298331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCS reduction with a Dual Polarized Self-Complementary Connected Array Antenna.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Varault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1362,51 +1362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,338 +2703,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 24 GHz Rectiﬁer and its Applications in Energy Harvesting and Wireless Power Transfer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yibo Wang</w:t>
+                <w:t xml:space="preserve">A Single-Layer Efficient Metasurface Absorber for RF Energy Harvesting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raziyeh Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Niotaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2025 International Workshop on Antenna Technology (iWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Cocoa Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156844v1</w:t>
+                <w:t xml:space="preserve">hal-04972804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single-Layer Efficient Metasurface Absorber for RF Energy Harvesting Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raziyeh Sharifi</w:t>
+                <w:t xml:space="preserve">Huygens’ Metasurface for Sub-7 GHz MIMO Antenna Beamsteering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Medrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Niotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Workshop on Antenna Technology (iWAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Cocoa Beach, United States</w:t>
+              <w:t xml:space="preserve">11ème Conférence Plénière du GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972804v1</w:t>
+                <w:t xml:space="preserve">hal-05345898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huygens’ Metasurface for Sub-7 GHz MIMO Antenna Beamsteering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghiles Medrar</w:t>
+                <w:t xml:space="preserve">A 24 GHz Rectiﬁer and its Applications in Energy Harvesting and Wireless Power Transfer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Niotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Plénière du GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345898v1</w:t>
+                <w:t xml:space="preserve">hal-05156844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Metasurface MIMO Antenna</w:t>
               </w:r>
@@ -3204,463 +3204,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and measurement of an oblique wide-angle metamaterial absorber for RF space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Compact, Quad-Band, and Wideband Antenna Using Triple-Band AMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168562v1</w:t>
+                <w:t xml:space="preserve">hal-04168568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact, Quad-Band, and Wideband Antenna Using Triple-Band AMC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and measurement of an oblique wide-angle metamaterial absorber for RF space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Lalanne, Said Zouhdi, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168568v1</w:t>
+                <w:t xml:space="preserve">hal-04168562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflecteur multibande à métamatériaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation et mesure d’un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI France - Journées Scientifiques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618078v1</w:t>
+                <w:t xml:space="preserve">hal-03701648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et mesure d’un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflecteur multibande à métamatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13eme Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">URSI France - Journées Scientifiques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701648v1</w:t>
+                <w:t xml:space="preserve">hal-03618078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and measurement of a wideband metamaterial absorber composed with structural composite materials</w:t>
               </w:r>
@@ -3685,64 +3685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Workshop on Antenna Technology (iWAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
@@ -3931,64 +3931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Laybros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4115,368 +4115,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasurface de Huygens multibande avec dépointage du faisceau dans la bande 5G 3.4–3.8 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t>
+                <w:t xml:space="preserve">Combinaison spatiale de puissance 2-18 GHz pour application radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Spillebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bergeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477556v1</w:t>
+                <w:t xml:space="preserve">hal-03477792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Polarized Self-Complementary Connected Array Antenna Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metasurface de Huygens multibande avec dépointage du faisceau dans la bande 5G 3.4–3.8 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gonçalves Licursi de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Barka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE CAMA International Conference on Antenna Measurements &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France</w:t>
+              <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477421v1</w:t>
+                <w:t xml:space="preserve">hal-03477556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison spatiale de puissance 2-18 GHz pour application radar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Polarized Self-Complementary Connected Array Antenna Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Varault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Barka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">2021 IEEE CAMA International Conference on Antenna Measurements &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477792v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et optimisation d'un absorbant large bande à métamatériaux avec des matériaux composites structuraux</w:t>
               </w:r>
@@ -4501,64 +4501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
@@ -4600,77 +4600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures composites absorbantes radar pour applications navales (Conception, simulation, réalisation et mesures)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4846,51 +4846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP'2016 10th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference META 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5840,51 +5840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5903,269 +5903,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un réflecteur Plat calculé par la Transformation d'Espace et réalisé avec des matériaux standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Clemente</w:t>
+                <w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenni Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André de Lustrac</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
+              <w:t xml:space="preserve">Conference META'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412033v1</w:t>
+                <w:t xml:space="preserve">hal-00948111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’un réflecteur Plat calculé par la Transformation d'Espace et réalisé avec des matériaux standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Lustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference META'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948111v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t>
               </w:r>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6919,260 +6919,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du nombre de cellules élémentaires sur le comportement des Surfaces Haute Impédance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Grelier</w:t>
+                <w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Mouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">AREMIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457208v1</w:t>
+                <w:t xml:space="preserve">hal-00614455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lila Mouffok</w:t>
+                <w:t xml:space="preserve">Influence du nombre de cellules élémentaires sur le comportement des Surfaces Haute Impédance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Djoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mallegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREMIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614455v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar UWB &amp;quot;Vision&amp;quot; à travers les murs</w:t>
               </w:r>
@@ -8038,64 +8038,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for reducing the reflectivity of an incident electromagnetic wave on a surface and device implementing said system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sector absorbing method and device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,64 +8384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'antenne comportant une antenne plane et un reflecteur d'antenne large bande et procede de realisation du reflecteur d'antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mallegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8770,51 +8770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05402460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziyeh Sharifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Niotaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03979563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves Licursi de Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04133228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36828-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03615628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9163425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298416v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-019-2653-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2637860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9885-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente Arenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8725-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Tichit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00847915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bories" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2006.883993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05019758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05373524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Medrar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05156844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04972804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05345898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05302472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Spillebout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergeault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laybros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02454991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Mai Thanh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huyart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soiron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sisma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05402460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziyeh Sharifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Niotaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03979563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves Licursi de Mello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04133228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36828-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03615628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298416v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-019-2653-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9163425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2637860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9885-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente Arenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8725-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Tichit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00847915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bories" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2006.883993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05019758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05373524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Medrar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04972804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05345898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05156844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05302472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04613722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04168562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03618078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03701656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Spillebout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergeault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03679622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laybros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03477421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02454991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Mai Thanh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huyart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soiron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clemente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mallegol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sisma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>