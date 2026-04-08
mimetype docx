--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,4455 +66,4588 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
+                <w:t xml:space="preserve">In vitro anti-inflammatory Potential of Hydrosols and Essential Oils from fresh female cones of Five &amp;lt;i&amp;gt;Juniperus&amp;lt;/i&amp;gt; spp. collected in Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+                <w:t xml:space="preserve">E. Kalpoutzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+                <w:t xml:space="preserve">Maeva Wendremaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Picquet</w:t>
+                <w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Belloir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Molecules, Basel (CHE), 92 (03), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1814788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994530v1</w:t>
+                <w:t xml:space="preserve">hal-04995865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oleanane glycosides from a Lebanese edible plant: &amp;lt;i&amp;gt;Gundelia tournefortii&amp;lt;/i&amp;gt; L. (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dessertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04979375v1</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2025.106639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Thailand’s ethnopharmacological heritage to find new natural sweeteners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of the phytochemistry of medicinal bark (trunk, stem or root) from the most popular southern African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas John Sadgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khumalo Gugulethu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Erik van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04979221v1</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-024-10059-5(⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
+                <w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04979259v1</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (23), pp.5781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleanolic acid glycosides from two species of Olax: Olax wildemanii and Olax subscorpioidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2024.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M.M. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113, pp.104791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleanolic acid glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural analysis and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1350-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1774034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleanolic Acid Glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural Analysis and Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. M. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SI: 27 (22), pp.7866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Overview of Traditional Uses, Phytochemical Compositions and Biological Activities of Edible Fruits of European and Asian Cornus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tenuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Deguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Loizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11091240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleanane-type glycosides from Weigela x Styriaca and two cultivars of W. florida: “Minor black” and “Brigela”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Champy-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2022.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steroidal glycosides from the Vietnamese cultivar Cordyline fruticosa “Fairchild red”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.112966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2021.112966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triterpenoid saponins from the cultivar “Green Elf” of Pittosporum tenuifolium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (22), pp.6805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26226805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triterpene saponins from the roots of Bupleurum spinosum Gouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Dahmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.157 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on the phytopharmacological studies of the genus Polygala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.112417 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cytotoxic glycosides from the roots of Weigela x “Bristol Ruby”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveva Maroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paululat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.104242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytochemistry of Weigela x &amp;quot;kosteriana variegata&amp;quot; (Caprifoliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nampoina Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Chluba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.403-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanane glycosides from a Lebanese edible plant: &amp;lt;i&amp;gt;Gundelia tournefortii&amp;lt;/i&amp;gt; L. (Asteraceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Picquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05101371v1</w:t>
+              <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the phytochemistry of medicinal bark (trunk, stem or root) from the most popular southern African species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling Thailand’s ethnopharmacological heritage to find new natural sweeteners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonnart Promyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natnaree Yeerong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04971668v1</w:t>
+              <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Picquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04478252v1</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t>
+                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04827568v1</w:t>
+              <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanolic acid glycosides from two species of Olax: Olax wildemanii and Olax subscorpioidea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Antifungal steroidal saponins from Dioscorea cayenensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmo A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...2001 lines deleted...]
-                <w:t xml:space="preserve">hal-02068645v1</w:t>
+              <w:t xml:space="preserve">International Congress On Medicinal Plants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Errachidia, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Thailand’s ethnopharmacological heritage to find new natural sweeteners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonnart Promyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natnaree Yeerong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saponins as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School of Health Sciences, Department of Pharmacy, University of Athens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Yesayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128734v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Opportunities: Herbal/Fragile Bioactive-Based Drug Delivery System and Extraction Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thailand Institute of Scientific and Technological Research (TISTR), Sep 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference "Plant rediscovery with advanced tools for well-being applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146158v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of saponins isolated from Polyscias fruticosa “Hawaiiana Ming” (Araliaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Beteinakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Wendremaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Halabalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995875v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04995865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets de nos jardins : aromathérapie, phytothérapie. Conférence à l'université de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4661,51 +4794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonnart Promyos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnaree Yeerong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Sadgrove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khumalo Gugulethu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Erik van Wyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-10059-5(" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2024.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Champy-Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.05.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tenuta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deguin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Loizzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091240" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dahmoune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Smati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02068645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamisaina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalpoutzakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalpoutzakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Sadgrove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khumalo Gugulethu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Erik van Wyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-10059-5(" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2024.01.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tenuta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Loizzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonesi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Champy-Tixier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dahmoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Smati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02068645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamisaina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonnart Promyos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnaree Yeerong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>