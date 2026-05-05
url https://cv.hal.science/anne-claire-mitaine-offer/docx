--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -66,2813 +66,2947 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro anti-inflammatory Potential of Hydrosols and Essential Oils from fresh female cones of Five &amp;lt;i&amp;gt;Juniperus&amp;lt;/i&amp;gt; spp. collected in Greece</w:t>
+                <w:t xml:space="preserve">Oleanane-type saponins isolated from the leaves of &amp;lt;i&amp;gt;Polyscias fruticosa&amp;lt;/i&amp;gt; “Hawaiiana Ming” (Araliaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kalpoutzakis</w:t>
+                <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Wendremaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Molecules, Basel (CHE), 92 (03), pp.170. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73, pp.104171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1814788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2026.104171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995865v1</w:t>
+                <w:t xml:space="preserve">hal-05599192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanane glycosides from a Lebanese edible plant: &amp;lt;i&amp;gt;Gundelia tournefortii&amp;lt;/i&amp;gt; L. (Asteraceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro anti-inflammatory Potential of Hydrosols and Essential Oils from fresh female cones of Five &amp;lt;i&amp;gt;Juniperus&amp;lt;/i&amp;gt; spp. collected in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Hobloss</w:t>
+                <w:t xml:space="preserve">E. Kalpoutzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Wendremaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+                <w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pertuit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2025.106639⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Molecules, Basel (CHE), 92 (03), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1814788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101371v1</w:t>
+                <w:t xml:space="preserve">hal-04995865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the phytochemistry of medicinal bark (trunk, stem or root) from the most popular southern African species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleanane glycosides from a Lebanese edible plant: &amp;lt;i&amp;gt;Gundelia tournefortii&amp;lt;/i&amp;gt; L. (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas John Sadgrove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+                <w:t xml:space="preserve">Simon Dessertaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khumalo Gugulethu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-024-10059-5(⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2025.106639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04971668v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+                <w:t xml:space="preserve">An overview of the phytochemistry of medicinal bark (trunk, stem or root) from the most popular southern African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas John Sadgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pertuit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Picquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khumalo Gugulethu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Erik van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-024-10059-5(⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04827568v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanolic acid glycosides from two species of Olax: Olax wildemanii and Olax subscorpioidea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
+                <w:t xml:space="preserve">Alexandre M.M. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2024.01.011⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113, pp.104791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546587v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouizi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
+                <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (23), pp.5781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649759v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleanolic acid glycosides from two species of Olax: Olax wildemanii and Olax subscorpioidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre M.M. Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2024.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478252v1</w:t>
+                <w:t xml:space="preserve">hal-04546587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Karolkowski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bouzidi</w:t>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213983v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanolic acid glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural analysis and cytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1774034⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472658v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanolic Acid Glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural Analysis and Cytotoxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Oleanolic acid glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural analysis and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samvel Nazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre M. M. Dias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4329. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1350-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1774034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107290v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oleanolic Acid Glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural Analysis and Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+                <w:t xml:space="preserve">Alexandre M. M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, SI: 27 (22), pp.7866. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855155v1</w:t>
+                <w:t xml:space="preserve">hal-04107290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Traditional Uses, Phytochemical Compositions and Biological Activities of Edible Fruits of European and Asian Cornus Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleanane-type glycosides from Weigela x Styriaca and two cultivars of W. florida: “Minor black” and “Brigela”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tenuta</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Champy-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Deguin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Bonesi</w:t>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11091240⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712813v1</w:t>
+                <w:t xml:space="preserve">hal-03739283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SI: 27 (22), pp.7866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874854v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanane-type glycosides from Weigela x Styriaca and two cultivars of W. florida: “Minor black” and “Brigela”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+                <w:t xml:space="preserve">An Overview of Traditional Uses, Phytochemical Compositions and Biological Activities of Edible Fruits of European and Asian Cornus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tenuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Deguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Loizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2022.05.010⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11091240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03739283v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidal glycosides from the Vietnamese cultivar Cordyline fruticosa “Fairchild red”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2021.112966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178071v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpenoid saponins from the cultivar “Green Elf” of Pittosporum tenuifolium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pertuit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (22), pp.6805. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26226805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Steroidal glycosides from the Vietnamese cultivar Cordyline fruticosa “Fairchild red”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.112966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2021.112966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05193360v1</w:t>
+                <w:t xml:space="preserve">hal-05178071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene saponins from the roots of Bupleurum spinosum Gouan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A review on the phytopharmacological studies of the genus Polygala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.112417 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491171v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the phytopharmacological studies of the genus Polygala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Delaude</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112417⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488773v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic glycosides from the roots of Weigela x “Bristol Ruby”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Triterpene saponins from the roots of Bupleurum spinosum Gouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Dahmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paululat</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104242⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.157 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172058v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cytotoxic glycosides from the roots of Weigela x “Bristol Ruby”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveva Maroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paululat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.104242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phytochemistry of Weigela x &amp;quot;kosteriana variegata&amp;quot; (Caprifoliaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nampoina Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.403-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2882,650 +3016,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Thailand’s ethnopharmacological heritage to find new natural sweeteners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natnaree Yeerong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Picquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979221v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Thailand’s ethnopharmacological heritage to find new natural sweeteners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonnart Promyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natnaree Yeerong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979375v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal steroidal saponins from Dioscorea cayenensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmo A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress On Medicinal Plants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Errachidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3535,1011 +3669,1011 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Thailand’s ethnopharmacological heritage to find new natural sweeteners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonnart Promyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natnaree Yeerong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saponins as sweet taste modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School of Health Sciences, Department of Pharmacy, University of Athens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146158v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Yesayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges and Opportunities: Herbal/Fragile Bioactive-Based Drug Delivery System and Extraction Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thailand Institute of Scientific and Technological Research (TISTR), Sep 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228068v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Plant rediscovery with advanced tools for well-being applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Challenges and Opportunities: Herbal/Fragile Bioactive-Based Drug Delivery System and Extraction Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thailand Institute of Scientific and Technological Research (TISTR), Sep 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228081v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pertuit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">International conference "Plant rediscovery with advanced tools for well-being applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128734v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of saponins isolated from Polyscias fruticosa “Hawaiiana Ming” (Araliaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Beteinakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Wendremaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Halabalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4549,105 +4683,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets de nos jardins : aromathérapie, phytothérapie. Conférence à l'université de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4794,51 +4928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalpoutzakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Sadgrove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khumalo Gugulethu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Erik van Wyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-10059-5(" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2024.01.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tenuta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Loizzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonesi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Champy-Tixier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dahmoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Smati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02068645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamisaina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonnart Promyos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnaree Yeerong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2026.104171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalpoutzakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Sadgrove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khumalo Gugulethu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Erik van Wyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-10059-5(" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2024.01.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Champy-Tixier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.05.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tenuta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deguin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Loizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dahmoune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Smati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02068645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamisaina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonnart Promyos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnaree Yeerong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>