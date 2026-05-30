--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -619,563 +619,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+                <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (23), pp.5781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478252v1</w:t>
+                <w:t xml:space="preserve">hal-04827568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleanolic acid glycosides from two species of Olax: Olax wildemanii and Olax subscorpioidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Picquet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2024.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827568v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanolic acid glycosides from two species of Olax: Olax wildemanii and Olax subscorpioidea</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mpuza Kapundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2024.01.011⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546587v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pertuit</w:t>
+                <w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Alexandre M.M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouizi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113, pp.104791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649759v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre M. M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1553,567 +1553,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanane-type glycosides from Weigela x Styriaca and two cultivars of W. florida: “Minor black” and “Brigela”</w:t>
+                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hobloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2022.05.010⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SI: 27 (22), pp.7866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739283v1</w:t>
+                <w:t xml:space="preserve">hal-03855155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+                <w:t xml:space="preserve">An Overview of Traditional Uses, Phytochemical Compositions and Biological Activities of Edible Fruits of European and Asian Cornus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tenuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Deguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Loizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11091240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03855155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Traditional Uses, Phytochemical Compositions and Biological Activities of Edible Fruits of European and Asian Cornus Species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bonesi</w:t>
+                <w:t xml:space="preserve">Tihana Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11091240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03712813v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Oleanane-type glycosides from Weigela x Styriaca and two cultivars of W. florida: “Minor black” and “Brigela”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Champy-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874854v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpenoid saponins from the cultivar “Green Elf” of Pittosporum tenuifolium</w:t>
               </w:r>
@@ -2125,77 +2125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (22), pp.6805. </w:t>
@@ -2233,103 +2233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidal glycosides from the Vietnamese cultivar Cordyline fruticosa “Fairchild red”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192, pp.112966. </w:t>
@@ -2361,429 +2361,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the phytopharmacological studies of the genus Polygala</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Delaude</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.112417 -. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.85-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488773v1</w:t>
+                <w:t xml:space="preserve">hal-05193360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Triterpene saponins from the roots of Bupleurum spinosum Gouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Dahmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Tanaka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37, pp.85-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39, pp.157 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193360v1</w:t>
+                <w:t xml:space="preserve">hal-03491171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene saponins from the roots of Bupleurum spinosum Gouan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalila Smati</w:t>
+                <w:t xml:space="preserve">A review on the phytopharmacological studies of the genus Polygala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, pp.157 - 161. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.112417 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491171v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic glycosides from the roots of Weigela x “Bristol Ruby”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.403-406</w:t>
@@ -3069,64 +3069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Online, France. </w:t>
@@ -3194,64 +3194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
@@ -3444,64 +3444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t>
@@ -3556,77 +3556,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmo A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress On Medicinal Plants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Errachidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,64 +3722,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Online, France</w:t>
@@ -3847,64 +3847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Penouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P157</w:t>
@@ -4121,411 +4121,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Hobloss</w:t>
+                <w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Yesayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128734v1</w:t>
+                <w:t xml:space="preserve">hal-04146158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">Challenges and Opportunities: Herbal/Fragile Bioactive-Based Drug Delivery System and Extraction Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thailand Institute of Scientific and Technological Research (TISTR), Sep 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges and Opportunities: Herbal/Fragile Bioactive-Based Drug Delivery System and Extraction Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thailand Institute of Scientific and Technological Research (TISTR), Sep 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">International conference "Plant rediscovery with advanced tools for well-being applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228068v1</w:t>
+                <w:t xml:space="preserve">hal-04228081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oils: Chemical composition and therapeutic uses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Plant rediscovery with advanced tools for well-being applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228081v1</w:t>
+                <w:t xml:space="preserve">hal-04128734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4928,51 +4928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2026.104171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalpoutzakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Sadgrove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khumalo Gugulethu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Erik van Wyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-10059-5(" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2024.01.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Champy-Tixier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.05.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tenuta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deguin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Loizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dahmoune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Smati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02068645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamisaina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonnart Promyos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnaree Yeerong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2026.104171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalpoutzakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Sadgrove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khumalo Gugulethu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Erik van Wyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-10059-5(" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2024.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tenuta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Loizzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091240" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Champy-Tixier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.05.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dahmoune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Smati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02068645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamisaina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonnart Promyos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnaree Yeerong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04979273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>