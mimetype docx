--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -3440,217 +3440,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time pressure on time-based prospective memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal categorization of familiar actions in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Congress of Psychology (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Granada, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903615v1</w:t>
+                <w:t xml:space="preserve">hal-02903824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal categorization of familiar actions in children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of time pressure on time-based prospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tartas</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">31st International Congress of Psychology (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903824v1</w:t>
+                <w:t xml:space="preserve">hal-02903615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3726,51 +3726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A0C2A09"/>
+    <w:nsid w:val="166DF16A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +3957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-rattat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6034-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075933810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e05514" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2020.1802278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Matha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.01.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FRLN84S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440600834647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mioni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Capodieci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cornoldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Joint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claire-rattat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6034-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075933810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e05514" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2020.1802278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Rattat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Matha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.01.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FRLN84S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440600834647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mioni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Capodieci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cornoldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Joint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>