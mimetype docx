--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -3726,51 +3726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="166DF16A"/>
+    <w:nsid w:val="22BDE3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>