--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3726,51 +3726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22BDE3CC"/>
+    <w:nsid w:val="32F9B944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>