--- v0 (2026-03-16)
+++ v1 (2026-04-22)
@@ -741,165 +741,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelle économie circulaire parle-t-on ?</w:t>
+                <w:t xml:space="preserve">L’apport de Boulding à une transition systémique vers une économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEET - Forum des solutions pour la transition énergétique bas carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études atomiques, en partenariat avec Montpellier Management, l’Université de Montpellier, le BRGM, l’ADEME, l’INEC, et la Région Occitanie, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès du RIODD 2023 - Changer ou s'effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD / université de Lille - Clersé, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274489v1</w:t>
+                <w:t xml:space="preserve">hal-04256728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de Boulding à une transition systémique vers une économie circulaire</w:t>
+                <w:t xml:space="preserve">De quelle économie circulaire parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du RIODD 2023 - Changer ou s'effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD / université de Lille - Clersé, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">FEET - Forum des solutions pour la transition énergétique bas carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études atomiques, en partenariat avec Montpellier Management, l’Université de Montpellier, le BRGM, l’ADEME, l’INEC, et la Région Occitanie, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256728v2</w:t>
+                <w:t xml:space="preserve">hal-04274489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative selforganizing to adress the paradoxes of transition governance towards circular economy</w:t>
               </w:r>
@@ -948,165 +948,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel mode d'organisation pour la transition vers l'économie circulaire ? L'expérience d'un collectif d'organisations alternatives</w:t>
+                <w:t xml:space="preserve">Démarche de recherche-accompagnement pour l'action collective de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès du Réseau internationnal des organisations et du développement durable. Développement durable : territoires et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Business School Excelia Group, Sep 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Recherche-Intervention dans les organisations - CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556201v1</w:t>
+                <w:t xml:space="preserve">hal-02556208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de recherche-accompagnement pour l'action collective de transition</w:t>
+                <w:t xml:space="preserve">Quel mode d'organisation pour la transition vers l'économie circulaire ? L'expérience d'un collectif d'organisations alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche-Intervention dans les organisations - CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès du Réseau internationnal des organisations et du développement durable. Développement durable : territoires et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Business School Excelia Group, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556208v1</w:t>
+                <w:t xml:space="preserve">hal-02556201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1949,51 +1949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05547927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00805-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530554v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Sarkar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256728v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03961214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05547927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00805-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530554v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Sarkar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256728v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03961214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>