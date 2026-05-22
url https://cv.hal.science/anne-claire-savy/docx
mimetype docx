--- v1 (2026-04-22)
+++ v2 (2026-05-22)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Anne-Claire SAVY </w:t>
+        <w:t xml:space="preserve"> Anne-Claire Savy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2246,39 +2246,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Anne-Claire SAVY</dc:title>
+  <dc:title>Anne-Claire Savy</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>