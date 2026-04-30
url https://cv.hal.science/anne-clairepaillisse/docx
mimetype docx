--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -668,178 +668,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages of sustainability in Fine Dining. Exploratory insights on the Haute Cuisine Restaurants El Invernadero (R. de la Calle) and Mugaritz (A. L. Aduriz)</w:t>
+                <w:t xml:space="preserve">Delicious fun : Humor in Contemporary Fine Dining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Martínez de Albeñiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia Euro Conference - Global Changes and transformative future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTHIA - Taylor's University Kuala Lumpur, Nov 2023, Toulouse (En ligne), France</w:t>
+              <w:t xml:space="preserve">Tasting Funny ? A conference on humor and taste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Bories, Nils Couturier, Sara Nugues; Université de Bâle, Sep 2023, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315965v1</w:t>
+                <w:t xml:space="preserve">hal-04213676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delicious fun : Humor in Contemporary Fine Dining</w:t>
+                <w:t xml:space="preserve">Languages of sustainability in Fine Dining. Exploratory insights on the Haute Cuisine Restaurants El Invernadero (R. de la Calle) and Mugaritz (A. L. Aduriz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Martínez de Albeñiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tasting Funny ? A conference on humor and taste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Bories, Nils Couturier, Sara Nugues; Université de Bâle, Sep 2023, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">8th Asia Euro Conference - Global Changes and transformative future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTHIA - Taylor's University Kuala Lumpur, Nov 2023, Toulouse (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213676v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active diner in avant-garde cuisine. A study of the reception at Rasmus Munk's performative restaurant The Alchemist</w:t>
               </w:r>
@@ -2022,51 +2022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Yemsi Pailliss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Torregrosa Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/athenea.2121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanet Acosta Meneses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/RLCS-2018-1306en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mart&#237;nez de Albe&#241;iz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4335-7_13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01587400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Yemsi Pailliss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Torregrosa Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/athenea.2121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanet Acosta Meneses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/RLCS-2018-1306en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mart&#237;nez de Albe&#241;iz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4335-7_13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01587400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>