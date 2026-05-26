--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -668,178 +668,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delicious fun : Humor in Contemporary Fine Dining</w:t>
+                <w:t xml:space="preserve">Languages of sustainability in Fine Dining. Exploratory insights on the Haute Cuisine Restaurants El Invernadero (R. de la Calle) and Mugaritz (A. L. Aduriz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Martínez de Albeñiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tasting Funny ? A conference on humor and taste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Bories, Nils Couturier, Sara Nugues; Université de Bâle, Sep 2023, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">8th Asia Euro Conference - Global Changes and transformative future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTHIA - Taylor's University Kuala Lumpur, Nov 2023, Toulouse (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213676v1</w:t>
+                <w:t xml:space="preserve">hal-04315965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages of sustainability in Fine Dining. Exploratory insights on the Haute Cuisine Restaurants El Invernadero (R. de la Calle) and Mugaritz (A. L. Aduriz)</w:t>
+                <w:t xml:space="preserve">Delicious fun : Humor in Contemporary Fine Dining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Martínez de Albeñiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia Euro Conference - Global Changes and transformative future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTHIA - Taylor's University Kuala Lumpur, Nov 2023, Toulouse (En ligne), France</w:t>
+              <w:t xml:space="preserve">Tasting Funny ? A conference on humor and taste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Bories, Nils Couturier, Sara Nugues; Université de Bâle, Sep 2023, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315965v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active diner in avant-garde cuisine. A study of the reception at Rasmus Munk's performative restaurant The Alchemist</w:t>
               </w:r>
@@ -1351,182 +1351,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory restaurants, art and tourism. Case study of Ultraviolet by Paul Pairet</w:t>
+                <w:t xml:space="preserve">Réception et transmission de la cuisine catalane d’avant-garde : la perception des enseignants en Cuisine et en Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catheryn-Khoo Lattimore; Paolo Mura. </w:t>
+              <w:t xml:space="preserve">Fabrice Corrons, Michel Martinez Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary perspectives on Asian Art and Tourism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Présence catalane à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trabucaire, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213475v1</w:t>
+                <w:t xml:space="preserve">hal-04213619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception et transmission de la cuisine catalane d’avant-garde : la perception des enseignants en Cuisine et en Alimentation</w:t>
+                <w:t xml:space="preserve">Multisensory restaurants, art and tourism. Case study of Ultraviolet by Paul Pairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Corrons, Michel Martinez Perez. </w:t>
+              <w:t xml:space="preserve">Catheryn-Khoo Lattimore; Paolo Mura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Présence catalane à l'étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary perspectives on Asian Art and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.271-288, 2019, 978-981-15-4335-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-4335-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213619v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los alimentos – dispositivos en Pared de Itziar Pascual y Autorretrato doble de Pilar Campos Gallego</w:t>
               </w:r>
@@ -2022,51 +2022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Yemsi Pailliss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Torregrosa Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/athenea.2121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanet Acosta Meneses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/RLCS-2018-1306en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mart&#237;nez de Albe&#241;iz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4335-7_13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01587400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Yemsi Pailliss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Torregrosa Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/athenea.2121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanet Acosta Meneses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/RLCS-2018-1306en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mart&#237;nez de Albe&#241;iz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4335-7_13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01587400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>