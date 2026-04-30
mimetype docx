--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1437,91 +1437,300 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde de la session (Co)habiter la Terre : des représentations aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Albane de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ducarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37èmes Journées Scientifiques de l'Environnement - (Co)habiter la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre sociétés humaines et «nature» du XIXe siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37èmes Journées Scientifiques de l'Environnement - (Co)habiter la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des luttes pour l'environnement, XVIIIe-XXe: trois siècles de débats et de combats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,161 +1751,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textuel, 2021, 978-2-84597-865-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des conflits environnementaux. Luttes locales, enjeu global (XIXe – XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Trespeuch-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Limoges (Pulim), 276 p., 2019, (Histoire), 978-2-84287-727-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nature à l'écologie, numéro spécial du Temps des Médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1705,315 +1914,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pédophilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Edelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions contemporaines : XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eck Héléne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Edelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Colin, 2014, 978-2-200-28773-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03645008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2023,288 +2232,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous ne savons pas des lecteurs de journaux du XIX° siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manuel des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 35-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands procès et la chronique judiciaire à la Belle époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manuel des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 45-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bataille de mots autour du sexe violenté : le mensonge dans la judiciarisation des affaires d'attentats à la pudeur sur enfants 1832-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture judiciaire. Discours, représentations et usages de la justice du Moyen-Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-198, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2451,51 +2660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0308" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03838783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03853129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferragu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0313" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03645008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eck H&#233;l&#233;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05527534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05527568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0308" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03838783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03853129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferragu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0313" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gosselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05588319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03645008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eck H&#233;l&#233;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05527534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05527568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>