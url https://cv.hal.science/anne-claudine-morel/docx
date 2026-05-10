--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -580,51 +580,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">De 2003 à 2012 : - Membre du jury du CAPES externe d'espagnol, écrit et oral.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de la commission de choix des sujets, « Épreuve sur dossier », de 2007 à 2010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2025-2026 : Membre du jury du CAPES externe d'espagnol, écrit et oral.</w:t>
+        <w:t xml:space="preserve">Depuis 2024 : Membre du jury du CAPES externe d'espagnol, écrit et oral.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ouvrages****</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3029,51 +3029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5A676D7"/>
+    <w:nsid w:val="94F1AD8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3177,51 +3177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B4340AA"/>
+    <w:nsid w:val="F8BC1A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3325,51 +3325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A5F3B1F"/>
+    <w:nsid w:val="8BD3F1AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3473,51 +3473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E318B47"/>
+    <w:nsid w:val="38D509B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3621,51 +3621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F8FF7311"/>
+    <w:nsid w:val="43473071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3769,51 +3769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FE1DDD50"/>
+    <w:nsid w:val="99D6E355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3917,51 +3917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8A4A5CEE"/>
+    <w:nsid w:val="9895497D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4065,51 +4065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="62B455C1"/>
+    <w:nsid w:val="452B4EA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4213,51 +4213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="374DEA70"/>
+    <w:nsid w:val="2ADAB235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4361,51 +4361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6B77BF8E"/>
+    <w:nsid w:val="B7A68E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4509,51 +4509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3F553706"/>
+    <w:nsid w:val="6E527AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2A4F9472"/>
+    <w:nsid w:val="403C935B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4805,51 +4805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C6FDFD1E"/>
+    <w:nsid w:val="B8FBFCB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>