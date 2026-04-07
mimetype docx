--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1556,122 +1556,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions institutionnelles et familiales du travail d’orientation des lycéens</w:t>
+                <w:t xml:space="preserve">Channelling students’ futures in higher education through discursive and material devices at secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées du longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th Ethnography and qualitative research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549216v1</w:t>
+                <w:t xml:space="preserve">hal-02519899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités d’orientation vers l’enseignement supérieur : variations et évolutions du rôle de gatekeeping des acteurs scolaires</w:t>
               </w:r>
@@ -1962,122 +1962,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channelling students’ futures in higher education through discursive and material devices at secondary schools</w:t>
+                <w:t xml:space="preserve">Divisions institutionnelles et familiales du travail d’orientation des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Ethnography and qualitative research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519899v1</w:t>
+                <w:t xml:space="preserve">hal-02549216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation des conclusions institutionnelles sur l'apprentissage de la lecture</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7382AD5D"/>
+    <w:nsid w:val="48C78010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claudine-oller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Kilic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/90880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claudine Oller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04145876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Becquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Uhly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claudine-oller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Kilic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/90880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claudine Oller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04145876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Becquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Uhly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>