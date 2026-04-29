--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1556,528 +1556,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channelling students’ futures in higher education through discursive and material devices at secondary schools</w:t>
+                <w:t xml:space="preserve">Divisions institutionnelles et familiales du travail d’orientation des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Ethnography and qualitative research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519899v1</w:t>
+                <w:t xml:space="preserve">hal-02549216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités d’orientation vers l’enseignement supérieur : variations et évolutions du rôle de gatekeeping des acteurs scolaires</w:t>
+                <w:t xml:space="preserve">Channelling students’ futures in higher education through discursive and material devices at secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d’Actualité de la Recherche en Éducation et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">6th Ethnography and qualitative research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549263v1</w:t>
+                <w:t xml:space="preserve">hal-02519899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrants à l’école : la construction située de la politique inclusive. Le cas de dispositifs d’accueil UPE2A en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Cossée</w:t>
+                <w:t xml:space="preserve">Inequalities and differences between French secondary schools in the channelling and counselling of students concerning their higher education choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’OUIEP (Observatoire universitaire international Éducation et Prévention) « Penser les nouvelles problématiques éducatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPEC, Nov 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01471719v1</w:t>
+                <w:t xml:space="preserve">hal-03631527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities and differences between French secondary schools in the channelling and counselling of students concerning their higher education choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les inégalités d’orientation vers l’enseignement supérieur : variations et évolutions du rôle de gatekeeping des acteurs scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès d’Actualité de la Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631527v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions institutionnelles et familiales du travail d’orientation des lycéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les migrants à l’école : la construction située de la politique inclusive. Le cas de dispositifs d’accueil UPE2A en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cossée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées du longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’OUIEP (Observatoire universitaire international Éducation et Prévention) « Penser les nouvelles problématiques éducatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC, Nov 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549216v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation des conclusions institutionnelles sur l'apprentissage de la lecture</w:t>
               </w:r>
@@ -2334,51 +2334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles figures de l’usager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C78010"/>
+    <w:nsid w:val="8998FAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claudine-oller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Kilic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/90880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claudine Oller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04145876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Becquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Uhly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claudine-oller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Kilic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/90880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claudine Oller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04145876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Becquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Uhly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>