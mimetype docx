--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1556,217 +1556,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions institutionnelles et familiales du travail d’orientation des lycéens</w:t>
+                <w:t xml:space="preserve">Channelling students’ futures in higher education through discursive and material devices at secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées du longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th Ethnography and qualitative research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549216v1</w:t>
+                <w:t xml:space="preserve">hal-02519899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channelling students’ futures in higher education through discursive and material devices at secondary schools</w:t>
+                <w:t xml:space="preserve">Divisions institutionnelles et familiales du travail d’orientation des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Ethnography and qualitative research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519899v1</w:t>
+                <w:t xml:space="preserve">hal-02549216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities and differences between French secondary schools in the channelling and counselling of students concerning their higher education choices</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8998FAFC"/>
+    <w:nsid w:val="86FED86D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claudine-oller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Kilic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/90880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claudine Oller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04145876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Becquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Uhly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-claudine-oller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Kilic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/90880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claudine Oller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04145876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Becquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Uhly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>