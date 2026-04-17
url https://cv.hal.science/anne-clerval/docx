--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -1583,51 +1583,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Justice, or not?</w:t>
+                <w:t xml:space="preserve">Justice spatiale, ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
@@ -1649,93 +1649,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, The Multiple Faces of Spatial Justice, 12</w:t>
+              <w:t xml:space="preserve">, 2018, Les visages multiples de la justice spatiale, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570255v1</w:t>
+                <w:t xml:space="preserve">hal-03570250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice spatiale, ou pas ?</w:t>
+                <w:t xml:space="preserve">Spatial Justice, or not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
@@ -1757,255 +1757,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les visages multiples de la justice spatiale, 12</w:t>
+              <w:t xml:space="preserve">, 2018, The Multiple Faces of Spatial Justice, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570250v1</w:t>
+                <w:t xml:space="preserve">hal-03570255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et habitat en Île-de-France : quelles conséquences des politiques de renouvellement urbain sur le peuplement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logement et inégalités : Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (170), pp.51-72. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 3 (170), pp.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619186v1</w:t>
+                <w:t xml:space="preserve">hal-01613173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et inégalités : Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
+                <w:t xml:space="preserve">Inégalités et habitat en Île-de-France : quelles conséquences des politiques de renouvellement urbain sur le peuplement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (170), pp.7-14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 3 (170), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.170.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613173v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Gentrification or ghetto”: making sense of an intellectual impasse</w:t>
               </w:r>
@@ -2607,187 +2607,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A right to the city? Virtual networks and ephemeral centralities for lesbians in Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial dynamics of gentrification in Paris: a synthesis map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525375v1</w:t>
+                <w:t xml:space="preserve">halshs-00768774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dynamics of gentrification in Paris: a synthesis map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A right to the city? Virtual networks and ephemeral centralities for lesbians in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/un-droit-a-la-ville-reseaux-virtuels-et-centralites-ephemeres-des-lesbiennes-a-paris/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00768774v1</w:t>
+                <w:t xml:space="preserve">halshs-01525375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation populaire de la rue : un frein à la gentrification ? L'exemple de Paris intra-muros</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un droit à la ville ? Réseaux virtuels et centralités éphémères des lesbiennes à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3206,51 +3206,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
@@ -3263,478 +3263,478 @@
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127134v1</w:t>
+                <w:t xml:space="preserve">hal-02127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 1. Investir et remanier l'Est populaire parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
+                <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil d’Or</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-35, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127104v1</w:t>
+                <w:t xml:space="preserve">hal-02128515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
+                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
+              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
+                <w:t xml:space="preserve">L’Œil d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128511v1</w:t>
+                <w:t xml:space="preserve">hal-02127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127220v1</w:t>
+                <w:t xml:space="preserve">hal-02127104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 1. Investir et remanier l'Est populaire parisien</w:t>
+                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moret</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
+              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-35, 2019, 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128515v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the “revanchist city” : when public policies softly support gentrification in the name of social mix. The case of Inner Paris</w:t>
               </w:r>
@@ -3886,173 +3886,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delphy</w:t>
+                <w:t xml:space="preserve">Patriarcat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Alessandrin; Brigitte Estève-Bellebeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre ! L’essentiel pour comprendre. Ses concepts, son vocabulaire et ses auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Des ailes sur un tracteur, pp.87-89, 2014, 9791090286146</w:t>
+              <w:t xml:space="preserve">, Des ailes sur un tracteur, pp.49-51, 2014, 9791090286146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789450v1</w:t>
+                <w:t xml:space="preserve">hal-01789449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patriarcat</w:t>
+                <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Alessandrin; Brigitte Estève-Bellebeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre ! L’essentiel pour comprendre. Ses concepts, son vocabulaire et ses auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Des ailes sur un tracteur, pp.49-51, 2014, 9791090286146</w:t>
+              <w:t xml:space="preserve">, Des ailes sur un tracteur, pp.87-89, 2014, 9791090286146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789449v1</w:t>
+                <w:t xml:space="preserve">hal-01789450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Smith, géographe et militant pour le droit à la ville</w:t>
               </w:r>
@@ -4312,225 +4312,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belleville, un quartier parisien</w:t>
+                <w:t xml:space="preserve">La gentrification des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roselyne de Villanova; Agnès Deboulet. </w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain et Marie-Flore Mattei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belleville, quartier populaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Créaphis, pp.51-63, 2011, 978-2-35428-032-1</w:t>
+              <w:t xml:space="preserve">Données urbaines 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.151-165, 2011, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01925929v1</w:t>
+                <w:t xml:space="preserve">halshs-00768821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gentrification des métropoles européennes</w:t>
+                <w:t xml:space="preserve">Belleville, un quartier parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colomb</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain et Marie-Flore Mattei. </w:t>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne de Villanova; Agnès Deboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.151-165, 2011, Villes</w:t>
+              <w:t xml:space="preserve">Belleville, quartier populaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis, pp.51-63, 2011, 978-2-35428-032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00768821v1</w:t>
+                <w:t xml:space="preserve">halshs-01925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques face à la gentrification. Le cas de Paris intra muros</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr//anne-clerval?lang=fr&amp;no_cache=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wojcik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uexternado.edu.co/economia/economia-institucional-urbana/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Paris_sans_le_peuple-9782707171283.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04133352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Van Criekingen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2021.1936413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1826728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23745" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gentrification-as-a-Global-Strategy-Neil-Smith-and-Beyond/Albet-Benach/p/book/9781138234253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-homophobies-9782200285517" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2864-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr//anne-clerval?lang=fr&amp;no_cache=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wojcik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uexternado.edu.co/economia/economia-institucional-urbana/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Paris_sans_le_peuple-9782707171283.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04133352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Van Criekingen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2021.1936413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1826728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23745" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gentrification-as-a-Global-Strategy-Neil-Smith-and-Beyond/Albet-Benach/p/book/9781138234253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-homophobies-9782200285517" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2864-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>