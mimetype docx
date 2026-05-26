--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -1583,51 +1583,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice spatiale, ou pas ?</w:t>
+                <w:t xml:space="preserve">Spatial Justice, or not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
@@ -1649,93 +1649,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les visages multiples de la justice spatiale, 12</w:t>
+              <w:t xml:space="preserve">, 2018, The Multiple Faces of Spatial Justice, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570250v1</w:t>
+                <w:t xml:space="preserve">hal-03570255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Justice, or not?</w:t>
+                <w:t xml:space="preserve">Justice spatiale, ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
@@ -1757,471 +1757,471 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, The Multiple Faces of Spatial Justice, 12</w:t>
+              <w:t xml:space="preserve">, 2018, Les visages multiples de la justice spatiale, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570255v1</w:t>
+                <w:t xml:space="preserve">hal-03570250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et inégalités : Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
+                <w:t xml:space="preserve">Inégalités et habitat en Île-de-France : quelles conséquences des politiques de renouvellement urbain sur le peuplement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (170), pp.7-14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 3 (170), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.170.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613173v1</w:t>
+                <w:t xml:space="preserve">hal-01619186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et habitat en Île-de-France : quelles conséquences des politiques de renouvellement urbain sur le peuplement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logement et inégalités : Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (170), pp.51-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 3 (170), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.170.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619186v1</w:t>
+                <w:t xml:space="preserve">hal-01613173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gentrification or ghetto”: making sense of an intellectual impasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commerce de détail et changement social urbain : immigration, gentrification, déclin. Lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01198375v1</w:t>
+                <w:t xml:space="preserve">hal-01228293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce de détail et changement social urbain : immigration, gentrification, déclin. Lectures croisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+                <w:t xml:space="preserve">“Gentrification or ghetto”: making sense of an intellectual impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228293v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01198375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas públicas frente a la gentrificación. El caso de París intramuros</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentrification ou ghetto&amp;quot;, décryptage d’une impasse intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.metropolitiques.eu/Gentrification-ou-ghetto.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2544,51 +2544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification, une approche de géographie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3206,51 +3206,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
+                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
@@ -3263,478 +3263,478 @@
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127220v1</w:t>
+                <w:t xml:space="preserve">hal-02127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 1. Investir et remanier l'Est populaire parisien</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moret</w:t>
+                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-35, 2019, 978-2-913661-97-4</w:t>
+                <w:t xml:space="preserve">L’Œil d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128515v1</w:t>
+                <w:t xml:space="preserve">hal-02127104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
+                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
+              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil d’Or</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127134v1</w:t>
+                <w:t xml:space="preserve">hal-02128511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127104v1</w:t>
+                <w:t xml:space="preserve">hal-02127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 1. Investir et remanier l'Est populaire parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
+              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.31-35, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128511v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the “revanchist city” : when public policies softly support gentrification in the name of social mix. The case of Inner Paris</w:t>
               </w:r>
@@ -4312,225 +4312,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gentrification des métropoles européennes</w:t>
+                <w:t xml:space="preserve">Belleville, un quartier parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colomb</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain et Marie-Flore Mattei. </w:t>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne de Villanova; Agnès Deboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.151-165, 2011, Villes</w:t>
+              <w:t xml:space="preserve">Belleville, quartier populaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis, pp.51-63, 2011, 978-2-35428-032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00768821v1</w:t>
+                <w:t xml:space="preserve">halshs-01925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belleville, un quartier parisien</w:t>
+                <w:t xml:space="preserve">La gentrification des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roselyne de Villanova; Agnès Deboulet. </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain et Marie-Flore Mattei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belleville, quartier populaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Créaphis, pp.51-63, 2011, 978-2-35428-032-1</w:t>
+              <w:t xml:space="preserve">Données urbaines 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.151-165, 2011, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01925929v1</w:t>
+                <w:t xml:space="preserve">halshs-00768821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques face à la gentrification. Le cas de Paris intra muros</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr//anne-clerval?lang=fr&amp;no_cache=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wojcik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uexternado.edu.co/economia/economia-institucional-urbana/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Paris_sans_le_peuple-9782707171283.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04133352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Van Criekingen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2021.1936413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1826728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23745" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gentrification-as-a-Global-Strategy-Neil-Smith-and-Beyond/Albet-Benach/p/book/9781138234253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-homophobies-9782200285517" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2864-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr//anne-clerval?lang=fr&amp;no_cache=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wojcik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uexternado.edu.co/economia/economia-institucional-urbana/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Paris_sans_le_peuple-9782707171283.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04133352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Van Criekingen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2021.1936413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1826728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23745" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gentrification-as-a-Global-Strategy-Neil-Smith-and-Beyond/Albet-Benach/p/book/9781138234253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-homophobies-9782200285517" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2864-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>