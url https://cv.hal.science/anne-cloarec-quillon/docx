--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -267,191 +267,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme SyLitMéd au LA3M : état des lieux et perspectives 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Échanges côtiers aux VIIIe-XIIe siècles et ressources littorales (aquatiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Dynamiques paysagères des littoraux médiévaux en Méditerranée nord-occidentale (VIIIe-XIIe siècles) », Deuxième Journée d’Etudes SyLitMéd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Oct 2023, MMSH, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">« Aux marges méditerranéennes de l'Europe médiévale : dynamiques d’occupation, échanges et paléoenvironnements côtiers (VIIIe-XIIe s.) », Première Journée d’Etudes SyLitMéd : Bilans historiographiques et questionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Apr 2023, MMSH, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404848v1</w:t>
+                <w:t xml:space="preserve">hal-04232936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges côtiers aux VIIIe-XIIe siècles et ressources littorales (aquatiques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le programme SyLitMéd au LA3M : état des lieux et perspectives 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Aux marges méditerranéennes de l'Europe médiévale : dynamiques d’occupation, échanges et paléoenvironnements côtiers (VIIIe-XIIe s.) », Première Journée d’Etudes SyLitMéd : Bilans historiographiques et questionnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Apr 2023, MMSH, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">« Dynamiques paysagères des littoraux médiévaux en Méditerranée nord-occidentale (VIIIe-XIIe siècles) », Deuxième Journée d’Etudes SyLitMéd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Oct 2023, MMSH, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232936v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de la production sucrière dans les Antilles (Martinique et Guadeloupe)</w:t>
               </w:r>
@@ -720,234 +720,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+                <w:t xml:space="preserve">Premier aperçu sur la céramique du site Verchamp-Eurêka à Castelnau-le-Lez (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, St. Croix, Îles Vierges des États-Unis</w:t>
+              <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, ICERAMM 2017, 23-24 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03521194v1</w:t>
+                <w:t xml:space="preserve">halshs-01741219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier aperçu sur la céramique du site Verchamp-Eurêka à Castelnau-le-Lez (Hérault)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, ICERAMM 2017, 23-24 novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">XXVII Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Croix, Îles Vierges des États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741219v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval and post-medieval wood tar production and medicinal use in South-Western Europe</w:t>
               </w:r>
@@ -1022,152 +1022,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les opérations de Taxo-Les Gavarettes et Taxo-L’Orangeraie à Argelès-sur-Mer (Pyrénées-Orientales) : premiers aperçus de la formation d’un village roussillonnais (VIIe-XIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ollivier</w:t>
+                <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
+              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03464717v1</w:t>
+                <w:t xml:space="preserve">halshs-03525131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,182 +1212,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les opérations de Taxo-Les Gavarettes et Taxo-L’Orangeraie à Argelès-sur-Mer (Pyrénées-Orientales) : premiers aperçus de la formation d’un village roussillonnais (VIIe-XIe siècles)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Castella</w:t>
+                <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lattes, France</w:t>
+              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03525131v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1375,103 +1375,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’origine du village roussillonnais : Taxo-d’Avall, premiers éléments d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mémoires de l'AFAM n°36, Supplément n°9, pp.313-331. </w:t>
@@ -1712,64 +1712,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marin, Petite Poterie [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1902,64 +1902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marin, Petite Poterie [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2023,51 +2023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,51 +2206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, GMPCA, Archéométrie 1977,1997, 2017, Rennes, 18-21 avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,103 +2600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joshua M. Torres; A. Brooke Persons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Seventh Congress of the International Association for Caribbean Archaeology, 24-28 July 2017</w:t>
@@ -2742,64 +2742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics proceedings, Antalya, October 19-24 2015. Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Koç University VEKAM, pp.179-187, 2018, 978-605-9388-09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,267 +2850,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématique octobre 2023 La nécropole à hypogées préhistoriques du Perpétairi (Mollans-sur-Ouvèze, Drôme)</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-elise Porqueddu</w:t>
+                <w:t xml:space="preserve">Rachel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Viel</w:t>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre André</w:t>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caraglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Cloarec</w:t>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234148v1</w:t>
+                <w:t xml:space="preserve">halshs-05051257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t>
+                <w:t xml:space="preserve">Prospection thématique octobre 2023 La nécropole à hypogées préhistoriques du Perpétairi (Mollans-sur-Ouvèze, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Prouteau</w:t>
+                <w:t xml:space="preserve">Marie-elise Porqueddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05051257v1</w:t>
+                <w:t xml:space="preserve">hal-05234148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique [Allemagne-en-Provence, castrum Notre-Dame, 2023]</w:t>
               </w:r>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2023, 333 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3284,90 +3284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3604,90 +3604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,211 +3720,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointe Petite Poterie, fouille de la poterie Dalençon, Île de la Martinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique [Allemagne-en-Provence, castrum Notre-Dame, 2020]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2020, 198 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in : Varano Mariacristina, Mouton Daniel, Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), fouille programmée tri-annuelle, Rapport de la campagne 2020, GRHis; LA3M. 2020, pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03164043v1</w:t>
+                <w:t xml:space="preserve">halshs-04404787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique [Allemagne-en-Provence, castrum Notre-Dame, 2020]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointe Petite Poterie, fouille de la poterie Dalençon, Île de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in : Varano Mariacristina, Mouton Daniel, Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), fouille programmée tri-annuelle, Rapport de la campagne 2020, GRHis; LA3M. 2020, pp.63-64</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2020, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04404787v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03164043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude typologique des productions en terre cuite de la fin du XVIIIe siècle de l’atelier de Petite Poterie [Petite Poterie, 2019]</w:t>
               </w:r>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques locales et importées [Vieux-Habitants 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4352,370 +4352,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude la céramique médiévale et moderne [L'Orangeraie, 2014]</w:t>
+                <w:t xml:space="preserve">Étude du mobilier [Petite Poterie, 2014]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In GUINAUDEAU (N.) dir. - Le site de l'Orangeraie (commune d'Argelès-sur-Mer, Pyrénées-Orientales), ACTER, Rapport Final d'Opération Archéologique, fouille préventive décembre 2012-avril 2013, ACTER archéologie. 2014, pp.4-74 (vol. 4)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In OLLIVIER (D.) - Petite Poterie, fouille de la poterie Dalençon, Le Marin, Rapport final d'opération 2012 fouille programmée, Aix-en-Provence, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2014, pp.41-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01066464v1</w:t>
+                <w:t xml:space="preserve">halshs-00981915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier [Petite Poterie, 2014]</w:t>
+                <w:t xml:space="preserve">Etude la céramique médiévale et moderne [L'Orangeraie, 2014]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In OLLIVIER (D.) - Petite Poterie, fouille de la poterie Dalençon, Le Marin, Rapport final d'opération 2012 fouille programmée, Aix-en-Provence, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2014, pp.41-84</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In GUINAUDEAU (N.) dir. - Le site de l'Orangeraie (commune d'Argelès-sur-Mer, Pyrénées-Orientales), ACTER, Rapport Final d'Opération Archéologique, fouille préventive décembre 2012-avril 2013, ACTER archéologie. 2014, pp.4-74 (vol. 4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981915v1</w:t>
+                <w:t xml:space="preserve">halshs-01066464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique [Pointe-Noire, 2013]</w:t>
+                <w:t xml:space="preserve">La céramique [Marseille, 2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : BONNISSENT (D.) dir. - L'Habitation Berg(e), Guadeloupe, Pointe-Noire, ZAC de Redeau, Histoire d'une caféière du XVIIIe au XXe siècle, INRAP, Rapport Final d'Opération Archéologique, avril 2013, INRAP. 2013, pp.79-113 et 209-254</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : NEWMAN (C.), TOUMA (M.), BEYLIER (A.) dir. – Marseille, 104 boulevard de Paris et 11 rue Melchior Guinot/angle rue Peysonnel (Bouches-du-Rhône, Provence-Alpes-Côte d’Azur), Rapport Final d’Opération, fouilles archéologiques préventives, Chronoterre Archéologie. 2013, pp.289-296 (vol. I) ; fig. 127-141 (vol. II) ; 29-46 (vol. III)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981591v1</w:t>
+                <w:t xml:space="preserve">halshs-01109554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire du mobilier [Petite Poterie, 2013]</w:t>
+                <w:t xml:space="preserve">Étude du mobilier céramique [Pointe-Noire, 2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In OLLIVIER (D.) - Petite Poterie, fouille de la poterie Dalen-çon, Le Marin, Rapport final d'opération 2012 fouille programmée, Aix-en-Provence, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2013, pp.36-44</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONNISSENT (D.) dir. - L'Habitation Berg(e), Guadeloupe, Pointe-Noire, ZAC de Redeau, Histoire d'une caféière du XVIIIe au XXe siècle, INRAP, Rapport Final d'Opération Archéologique, avril 2013, INRAP. 2013, pp.79-113 et 209-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01066468v1</w:t>
+                <w:t xml:space="preserve">halshs-00981591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique [Marseille, 2013]</w:t>
+                <w:t xml:space="preserve">Étude préliminaire du mobilier [Petite Poterie, 2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : NEWMAN (C.), TOUMA (M.), BEYLIER (A.) dir. – Marseille, 104 boulevard de Paris et 11 rue Melchior Guinot/angle rue Peysonnel (Bouches-du-Rhône, Provence-Alpes-Côte d’Azur), Rapport Final d’Opération, fouilles archéologiques préventives, Chronoterre Archéologie. 2013, pp.289-296 (vol. I) ; fig. 127-141 (vol. II) ; 29-46 (vol. III)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In OLLIVIER (D.) - Petite Poterie, fouille de la poterie Dalen-çon, Le Marin, Rapport final d'opération 2012 fouille programmée, Aix-en-Provence, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2013, pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01109554v1</w:t>
+                <w:t xml:space="preserve">halshs-01066468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du matériel céramique : Zone E : quartier potier [Paykend, Oasis de Boukhara]</w:t>
               </w:r>
@@ -4780,51 +4780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier céramique [Le Gosier, 2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,386 +4853,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilier céramique [Saint-Martin 2012]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                <w:t xml:space="preserve">Etude du matériel céramique [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : BONISSENT (D.) dir. Saint-Martin, la plantation Mont Vernon, une architecture raisonnée, découverte de la sucrerie et du quartier des esclaves, INRAP, Rapport Final d'Opération Archéologique, INRAP. 2012, pp.61-68</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2011, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée. 2012, 52-73, 28 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00817652v1</w:t>
+                <w:t xml:space="preserve">halshs-01505457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
+                <w:t xml:space="preserve">Mission céramologique du PCRI, novembre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2012, p. 20-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00817639v1</w:t>
+                <w:t xml:space="preserve">halshs-01745494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du matériel céramique [Paykend, Oasis de Boukhara]</w:t>
+                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2011, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée. 2012, 52-73, 28 pl</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01505457v1</w:t>
+                <w:t xml:space="preserve">halshs-00817639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission céramologique du PCRI, novembre 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">Mobilier céramique [Saint-Martin 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2012, p. 20-70</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONISSENT (D.) dir. Saint-Martin, la plantation Mont Vernon, une architecture raisonnée, découverte de la sucrerie et du quartier des esclaves, INRAP, Rapport Final d'Opération Archéologique, INRAP. 2012, pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01745494v1</w:t>
+                <w:t xml:space="preserve">halshs-00817652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique [Basse-Terre, 2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique [Vieux-Habitants, 2011]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,51 +5359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cloarec-quillon@mmsh.univ-aix.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-elise Porqueddu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caraglio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cloarec-quillon@mmsh.univ-aix.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-elise Porqueddu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caraglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>