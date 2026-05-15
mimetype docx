--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Collin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3410-6108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144207494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research aiming at improving thermotolerance and robustness in chicken through early life management (incubation conditions, hatching and early feeding practices…), and at deciphering the underlying mechanisms. Coordinator of the EU-funded PPILOW project (Poultry and Pig Low-input and Organic production systems’ Welfare, 2019-2024, #816172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on quality parameters of fertilized eggs stored for one week at 12°C and 80 % relative humidity, with or without 2 % CO₂, and after a 24-hour acclimatization at 20°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Javaloyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.112600. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the outdoors during summer affects feed efficiency, carcass composition and meat quality in a slow-growing pure strain of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf157. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGLOW, une application pour évaluer le bien-être animal en élevage porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Khélifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.89-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term sex-dependent effects of a nutritional supplement after hatching on growth, metabolism and gut microbiota in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (5), pp.672-685. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071668.2025.2465350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des démarches participatives et de coconception pour améliorer le bien-être de l’animal en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Piovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.8322. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic activity in slow-growing chickens: effect on antioxidant content, fatty acids profile, lipid oxidation and metabolism of blood and thigh muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Cartoni Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.101569. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' views on egg quality and preferences for responsible production – results from nine European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-03-2023-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo assessment of the antiparasitic effects of Allium sativum L. and Artemisia absinthium L. against gastrointestinal parasites in swine from low-input farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Horia Băieş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad-Dan Cotuţiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Spînu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Cozma-Petruț</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-024-03983-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Note: Intestinal avian defensin 2 and robustness of chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Métayer Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1), pp.103175. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.103175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naked neck gene and intermittent thermal manipulations during embryogenesis improve posthatch performance and thermotolerance in slow-growing chickens under tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèzouwè T. Meteyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abidi Bilalissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nideou Dassidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauril E. P. Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.102912. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.102912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chick'Tip : Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schrieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.407. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Temperature or Thermal Treatments During Long Egg Storage Duration Influences Hatching Performance and Chick Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Puterflam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.852733. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.852733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Embryonic Thermal Programming on the Expression of Genes Involved in Foie gras Production in Mule Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.779689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo emergence of beige-like fat in chickens as physiological adaptation to cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Sotome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoi Kikusato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyohei Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-021-02953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourrier-Clairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 17 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.759456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (488), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227700. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Gnaiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonor Aasander Frostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norwahidah Abdul Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdel-Rahman Engy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abumrad Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioenergetics Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sex and fasting/refeeding on hepatic AMPK signaling in chickens (Gallus gallus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2019.110606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in mule ducks highlights different gene expression profiles between carbohydrate and lipid metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.742. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07093-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake and long-term effects of essential oils after a negative postnatal experience in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of stress odours across species: behavioural responses of rats to faeces from chickens and rats subjected to various types of stressful events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage haut-débit sur la connaissance de l’épigénome aviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of glucose transporters &amp;lt;em&amp;gt;SLC2A1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;SLC2A8&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;SLC2A12&amp;lt;/em&amp;gt; in different chicken muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skx084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential proliferation and metabolic activity of Sertoli cells in the testes of broiler and layer breeder chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (7), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pex025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low incubation temperature and low ambient temperature until 21 days of age on performance and body temperature in fast-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.4261-4269. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pex264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Epigenetic Studies in Chicken : A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/epigenomes1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum and Muscle Metabolomics for the Prediction of Ultimate pH, a Key Factor for Chicken-Meat Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1168-1178. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of embryos to cyclically cold incubation temperatures durably affects energy metabolism and antioxidant pathways in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yenisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (8), pp.2078-2086. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2014-03881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of hypothalamic neuropeptides in chicken lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sintubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropeptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npep.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting protein-energy metabolism to optimize poultry carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Möstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00838907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of metabolic characteristics in chickens selected for their ability to digest wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.2605-2615. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-6182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer cachexia is associated with a decrease in skeletal muscle mitochondrial oxidative capacities without alteration of ATP production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13539-012-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00057.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933911000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301, pp.R201-R208. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00087.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beta-adrenergic system is involved in the regulation of the expression of avian uncoupling protein in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat exposure on Akt/S6K1 signaling and expression of genes related to protein and energy metabolism in chicken (Gallus gallus) pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1), pp.38-43. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sulfur amino acids in controlling nutrient metabolism and cell functions: implications for nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (8), pp.1132-1139. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114508159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ain Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of fatty acid oxidation in chicken (Gallus gallus): Interactions between genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat conditioning at d 16 to 18 of incubation or during early broiler rearing on embryo physiology, post-hatch growth performance and heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in chicken: effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/JOE-08-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms through which sulfur amino acids control protein metabolism and oxidative status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal manipulation during early and late embryogenesis on thermotolerance and breast muscle characteristics in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Requena Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on the role of diet-induced thermogenesis in the regulation of feed intake in chickens : comparison of age-matched broiler versus layer cockerels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.895-903. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.5.895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on the role of diet-induced thermogenesis in the regulation of feed intake in chickens: comparison of adult cockerels of lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (9), pp.1960-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced thermogenesis and glucose oxidation in broiler chickens : influence of genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.731-742. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.4.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des protéines découplantes mitochondriales chez les mammifères et les oiseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.287-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler breeder paradox : a project report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.443-453. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/WPS2005107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of duration of thermal manipulation during broiler chick embryogenesis on body weight and body temperature of post-hatched chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Yahav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2005004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of mammalian and avian uncoupling proteins in the thermogenic effect of thyroid hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.78-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary macronutrients and performance and plasma hormone and metabolite levels of broiler chickens - fat by carbohydrate substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin receptor in the chicken ovary: potential involvement in ovarian dysfunction of ad libitum-fed broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (72), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-2-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of timing of thermal conditioning during incubation on embryo physiological parameters and its relationship to thermotolerance in adult broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during broiler chick embryogenesis : effects of timing and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.1959-1963. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/83.12.1959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary macronutrient content on energy metabolism and uncoupling protein mRNA expression in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid status, but not insulin status, affects expression of avian uncoupling protein mRNA in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndey B. Ifuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (4), pp.E771-E777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free diet selection by broilers as influenced by dietary macronutrient ratio and corticosterone supplementation. 1. Diet selection, organ weights, and plasma metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-induced enhancement of avian uncoupling protein expression, heat production, and triiodothyronine concentrations in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0016-6480(02)00571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-induced enhancement of avian uncoupling protein expression, heat production, and triiodothyronine concentrations in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130, pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary macronutrient content on energy metabolism and uncoupling protein mRNA expression in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera M. B. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (2), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/bjn2003910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary macronutrients, endocrine functioning and intermediary metabolism in broiler chickens - Pairwise substitution between protein, fat and carbohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M.B. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.567-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid status, but not insulin status, affects expression of avian uncoupling protein mRNA in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndey Ifuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (4), pp.E771-E777. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00478.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal conditioning during embryonic development on aspects of physiological responses of broilers to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high temperature on body temperature and hormonal adjustments in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Joao Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high temperature on body temperature and hormonal adjustments in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (11), pp.1640-1643. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/81.11.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperature on feeding behaviour and heat production in group-housed young pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (1), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of high, constant temperature on food intake in young growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.519-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperature and feeding level on energy utilization in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (7), pp.1849-1857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'élévation de la température ambiante sur la consommation d'aliment, les performances et la production de chaleur chez le porcelet sevré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to high temperature and feeding level on regional blood flow and oxidative capacity of tissues in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition au chaud sur les caractéristiques de la prise alimentaire du porc à différents stades physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (4), pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 9, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-239, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of epigenetics in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0065.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55529-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thyroid hormones in the regulation of mitochondrial oxidations in mammals and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid Hormones: Functions, Related Diseases and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2009, 978-1-60741-080-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Palmic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaële Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts physiologiques et mécanismes d'adaptation à la chaleur chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Mar 2025, La Chapelle sur Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des processus de co-conception pour favoriser l'innovation en systèmes porcs bio et plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mothes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Feb 2025, Saint-Malo, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the classical &amp;quot;three-pillars&amp;quot; vision of sustainability to new frameworks for assessing the effects of farming systems enhancing poultry welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken response to heat exposure and early acclimation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Métayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Belgian branch of the World Veterinary Poultry Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WVPA, Jun 2025, Ghent ( Online ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA 17: Sustainability aspects of AW-promoting livestock systems - Cogwheel Workshop between aWISH and EUP AH&amp;W on monitoring/assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fàbrega-Romans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogwheel workshop on monitoring/assessment of animal welfare Between aWISH and EUP Animal Health and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPAH&amp;W, Dec 2025, On line, Belgium. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18651381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 PPILOW - Défis rencontrés, apports du PEI-AGRI et co-construction avec les acteurs de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcer la participation des acteurs français dans le PEI AGRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MASA et MESR, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PPILOW - Innovations pour améliorer le bien-être des porcs et des volailles en systèmes biologiques et de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Poules Pondeuses Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB, INRAE, Apr 2024, Les Achards, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona van den Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the EU Platform on Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulation of slower-growing broiler chickens on chick quality and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona van den Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic ambassadors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DG AGRI, Mar 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques alternatives et complémentaires pour préserver la santé et le bien-être des volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion BroilerNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the PPILOW Project and its multiactor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is PPILOW about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClearFarm Final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la santé et le bien-être des poulets et porcs en élevage bio &amp; plein air ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de plantes médicinales pour limiter les parasites gastro-intestinaux chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Horia Băieş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations for improving welfare in low-input outdoor and organic pig and poultry farms - General presentation of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of PPILOW partners with the Eurogroup for animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Eurogroup for Animals, Feb 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-NZ Animal Welfare Scientific Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW workshop, Helsinki EU office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, LUKE, Thuenen Institute, Mar 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference - Perspectives and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolah Annonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclosion à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Welfare in livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – How to evaluate welfare in insect farming?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry farms invited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry production: Using dual-purpose genotypes to reduce the culling of day-old male chicks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Isam Almadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. EAAP-WAAP-Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW - Des innovations pour améliorer le bien-être des porcs et des volailles en systèmes d’élevage biologiques et de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal methionine restriction affects liver metabolism and foie gras production in duck offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M. D. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of performance and economy of dual-purpose genotypes as an alternative to the elimination of one-day old male layer chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers to enhance laying hen welfare in low-input and organic farming – a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ann Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry and Pig Low-input and Organic production systems’ Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ans de recherche et expérimentation en agriculture biologique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture des pays de la Loire, Feb 2023, La Pommeraye - Mauges-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the PPILOW project, objectives and agenda of the Autumn school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate welfare in studies? Project H2020 PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Comment évaluer le bien être en élevage d’insectes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, IRBI, INRAE, May 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Update Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hezouwe Metayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW - Feedback on the work of the National Practitioners Groups (NPG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Assisi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer views on animal welfare and organic and low-input farming: Results from a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du poussin : indicateurs et leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethuel J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puterflam J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions of organic and free-range broiler farmers on animal welfare and the EBENE(R) app for animal welfare self-assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vanden Hole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pertusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer expectations on animal welfare in organic and low-input outdoor production: Insights from a consumer survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding technical, ethical & socio-economic barriers and levers for improving poultry and pig welfare in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFF Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder and consumer views towards animal welfare-enhancing practices in organic pig and poultry production: insights from the PPILOW survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luomuinstituutin kevätwebinaarit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Webinar, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Projects on Animal Welfare: PPILOW Innovations improving welfare in low input and organic pig and poultry farms - Introducing the aWISH project: Animal Welfare indicators at the SlaughterHouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarissa Maselyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the CDG ANIMAL PRODUCTS (Section Pigmeat) and the CMO EXPERT GROUP (Section Animal Products) EUROPEAN PIGMEAT REFLECTION GROUP – 5th Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission - DG Agriculture and Rural Development, Nov 2022, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'innovations pour améliorer le bien-être des porcs et volailles en systèmes biologiques et de plein air à bas-intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Ambition Bio 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCPE/SDC/BQ, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers of enhancing animal welfare in organic and low-input outdoor production: Insights from a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry welfare in low-input outdoor production systems: the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare in broiler free-range and organic systems: economic implications at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ahmad Almadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hercule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and expectations of practitioners and citizens towards welfare in poultry low input outdoor and organic production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian Biology and Poultry Science, French National Institute for Agriculture, Food and Environment INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Lomé, Togo, Mar 2022, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of European Pig and Poultry Productions Systems and Marketing Labels Elaborating Animal Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EAAE Virtual Congress. Raising the impact of Agricultural Economics: Multidisciplinarity, Stakeholder engagement and novel approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE, Jul 2021, Prague, Czech Republic. Organised Session OS 6.02 p3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Welfare for farm animals and humans: practitioners’ and citizens’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving sustainability and welfare in organic poultry and pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Online Conference OK-Net EcoFeed, PPILOW, Freebirds and POWER EU Projects, Jan 2021, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW A multiactor approach for improving animal welfare in poultry and pig low input outdoor and organic production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Meeting of the EU Animal Welfare Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive demonstration of the functionalities of a welfare self-assessment tool for improving animal welfare on-farm in organic and outdoor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjan Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Giersberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop #3 How to improve poultry and pig welfare in organic production systems? Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, AIAB, SSSA, IFOAM, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers d’amélioration du bien-être animal en élevage avicole biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et bien-être des animaux en élevage biologique - Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainability and welfare organic poultry and pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Moeskops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Kongsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions for sustainable feeding and animal welfare in organic farming. Joint meeting of the OK-Net EcoFeed, PPILOW, FreeBirds and POWER projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, INRAE, SLU, Aahrus University, Jan 2021, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Jamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau SOS-Agro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of organic and free-range pig farmers on animal welfare and the PIGLOW app for animal welfare self-assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vanden Hole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjan Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Assessment of Animal Welfare at Farm and Group level (WAFL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Boyle and Keelin O’Driscoll, Aug 2021, En ligne, Ireland. pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop#3 How to improve poultry and pig welfare in organic production systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW : Poultry and pig low-input and organic system’s welfare. A la recherche d’une génétique à double fin en réponse à un questionnement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Steenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Inter-filières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Dec 2020, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the PPILOW project and tools developed for animal welfare self-assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the ‘Animal Welfare’ subgroup of the Collaborative working group Animal health and welfare of SCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collaborative working group Animal health and welfare of SCAR, Nov 2020, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalisation du poussin : développement d'une méthode d'enregistrement et d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting metabolic fecal signatures of negative postnatal events in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW - Poultry and PIg Low-input and Organic production systems' Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Transfert and INRA, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Poultry and PIg Low-input and Organic production systems’ Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC2 Coordinators Day “Multi Actor Approach” - Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DG AGRI, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term heat stress on production, egg quality and physiological traits in four experimental lines of layers differing in heat tolerance and feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken response to heat exposure and early acclimation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia 2018: Rearing Birds Under Hot Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics for heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du projet CASDAR QUALICOUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage CASDAR QUALICOUV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de stockage et d’incubation des œufs embryonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage : Projet GISA Robustchick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatization of chickens to high and low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Mediterranean Poultry Summit of WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le stress thermique en élevage avicole à travers l'acclimatation embryonnaire et la maîtrise de l'ambiance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Jacques de la Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de variations de température pendant l’embryogenèse des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des modifications post-traductionnelles des histones dans l’acclimatation embryonnaire à la chaleur chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moncollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des variations de température d’incubation des œufs pour améliorer la robustesse des volailles de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale ITAVI des Professionnels Multiplication – Accouvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress et adaptation chez les monogastriques : inter-relations entre les réponses physiologique, immunitaire et anti-oxydante cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Forum Nutrition &amp; Filière DSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique et variabilitlé des caractères : quelle importance en aviculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets durables d’une mise en élevage retardée des poussins sur leur santé et leurs performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis and pattern of expression of glucose transporters GLUT-1, -8 and -12 in different chicken muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire à la chaleur modifie à long terme la thermorégulation, la physiologie et l'expression des gènes chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation des œufs et capacités d’acclimatation des poulets après éclosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Epigénétique et Elevage AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le métabolisme proteino-énergétique pour optimiser la composition corporelle et la qualité des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino Acid Nutrition and Gene Expression in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and behavioural adaptation to heat stress in 5-week old chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrina Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès Meetochondrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'élévations tardives de la température ambiante sur la température corporelle et l'hyperventilation chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrina Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de MuRF1 et atrogin-1 dans le muscle pectoral du poulet est régulée par les modifications journalières des apports en lysine ou en protéines / énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chronic heat exposure alter the regulation of the PKB/S6K1 pathway in chicken skeletal muscles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation séquentielle et régulation à court terme du métabolisme du glycogène chez le poulet : impact sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48h-cycle sequential feeding with diets varying in protein and energy contents alters thyroid axis and energy metabolism in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic pathway regulates the expression of the avian uncoupling protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of MurF-1 and atrogin-1 in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of uncoupling proteins and mitochondrial activity are dependent on muscular fibre type in rabbits and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition - EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced thermogenesis and feed intake regulation in the chicken : effect of diet and genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Symposium on Energy and Protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPK regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme oxydatif mitochondrial chez le poulet : interaction entre génotype et composition du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulations during embryogenesis on body temperature, breast yield and muscle metabolism in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Combined Workshop of Fundamental Physiology of the European Working Group of Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques pendant l'embryogénèse affectent la température corporelle et la croissance du poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tessereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between diet composition and genotype of broiler chickens on feed intake regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quirine Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and mRNA expression of genes releated to fatty acid oxydation in &amp;quot;fat&amp;quot; and &amp;quot;lean&amp;quot; lines of chickens: effect of muscle metabolic type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French Symposium "Animal Growth and Development Regulatory Mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la carnitine palmitoyltransférase 1 chez le poulet: effet de l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of mammalian and avian uncoupling proteins in the thermogenic effect of thyroid hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of the leptin receptor in ovarian dysfunction of broiler breeder hens fed ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'élévation de la température ambiante sur la consommation d'aliment, les performances et la production de chaleur chez le porcelet sevré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Animal Welfare into Sustainability Assessments: Insights from the European Partnership on Animal Health and Welfare (EUPAHW) Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Perard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.707, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA 17 – Animal welfare and sustainability Sustainability aspects of livestock systems promoting animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Perard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPAHW Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving the welfare of pigs and poultry in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ArMoR cluster event - The latest insights and solutions from research and industry for fighting AMR in daily animal husbandry practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclosion à la ferme… pour limiter les perturbations postnatales des poussins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chick vocalizations: development of a recording and analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input outdoor and organic poultry productions: how to improve animal welfare in these systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation spontanée d’huiles essentielles pendant la phase de démarrage du poussin de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Biesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication et expérience négative post-natale chez le poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs corporelles comme outil de dépistage d’un état de stress chez l’animal en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification environnementale nutritionnelle précoce de l’embryon et impact sur l’élaboration des phénotypes à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations épigénétiques en réponse à la chaleur chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moncollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of broiler production in the context of climate change - Evaluation of new incubation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l’immunoprécipitation de la chromatine (ChIP) pour une étude en séquençage haut-débit sur tissus de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclically cold incubation temperatures durably affect anti-oxidant pathways and the regulation of energy metabolism in broiler chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yenisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Möstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain. 2013, Proceedings of the EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement thermique de la mère influence le contenu hormonal des oeufs et le comportement alimentaire des jeunes chez la poule domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation modifies physiological responses without altering breast meat quality in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations alimentaires sur le statut métabolique et la qualité de la viande de poulet : Recherches des mécanismes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Newsletter - Issue 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter - Issue 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ponzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Newsletter - Issue 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Sciarretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Eclosion à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues identified by key informants in low-input outdoor and organic pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ponzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda M. Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESS RELEASE: Solutions for sustainable feeding and animal welfare in organic farming -Research projects contribute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Moeskops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Kongsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochure of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfilippo Ercolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to Welfare in Poultry and PIg Low-input outdoor and Organic production systems (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfilippo Ercolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vermue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Tuyttens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 2019-2024. Poultry and PIg Low-input and Organic production systems’ Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PhD dissertation – Comments to PhD candidate : Yufeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2. L'élevage dans le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations de température d’incubation des œufs permettent l’acclimatation du poulet de chair en modifiant son métabolisme énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des volailles résistantes à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PhD dissertation – Comments to PhD candidate Name of PhD Candidate: Abdollah AKBARIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le Mémoire de Monsieur Paulo Henrique REIS FURTADOS CAMPOS en vue de l’obtention du diplôme de Docteur de l’Institut Supérieur des Sciences Agronomiques, Agro-Alimentaires, Horticoles et du Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.3 - Characterisation of reactions of the general public and farming sector to new approaches to organic and low-input pig and poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] LUKE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 1st technical report. Part B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Walley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 2.2 - Data Collection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 10.2 - PODP - Ethics requirement N°2 - Compliance with ethics requirements regarding personal data in PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 10.3 - Ethics requirement N°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.1 - An inventory of welfare-related farming practices in organic and low-input livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 10.1 - H - Ethics requirement N°1 - Compliance with ethics requirements regarding the recruitment of research participants in PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles digestifs non spécifiques : Recherche d’un modèle expérimental chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA, BOA. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW web series: Video Teaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Gyeltshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Harchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours, 9 et 10 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (5), pp.630, 2022, </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” And “Incubation and Fertility Research Group” - Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Collin (BOA, INRA, Université de Tours – Chair of the scientific committee) and Christine Lessire (French WPSA Branch) for the French Branch of WPSA WPSA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” And “Incubation and Fertility Research Group”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation « L'oeuf et l'embryon d'oiseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2017, Nouzilly, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1026"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Collin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3410-6108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144207494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research aiming at improving thermotolerance and robustness in chicken through early life management (incubation conditions, hatching and early feeding practices…), and at deciphering the underlying mechanisms. Coordinator of the EU-funded PPILOW project (Poultry and Pig Low-input and Organic production systems’ Welfare, 2019-2024, #816172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of newly selected chicken genotypes for dual-purpose under organic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (4), pp.101800. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on quality parameters of fertilized eggs stored for one week at 12°C and 80 % relative humidity, with or without 2 % CO₂, and after a 24-hour acclimatization at 20°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Javaloyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.112600. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the outdoors during summer affects feed efficiency, carcass composition and meat quality in a slow-growing pure strain of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf157. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des démarches participatives et de coconception pour améliorer le bien-être de l’animal en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Piovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.8322. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGLOW, une application pour évaluer le bien-être animal en élevage porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Khélifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.89-92. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term sex-dependent effects of a nutritional supplement after hatching on growth, metabolism and gut microbiota in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (5), pp.672-685. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071668.2025.2465350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic activity in slow-growing chickens: effect on antioxidant content, fatty acids profile, lipid oxidation and metabolism of blood and thigh muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Cartoni Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.101569. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' views on egg quality and preferences for responsible production – results from nine European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-03-2023-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo assessment of the antiparasitic effects of Allium sativum L. and Artemisia absinthium L. against gastrointestinal parasites in swine from low-input farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Horia Băieş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad-Dan Cotuţiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Spînu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Cozma-Petruț</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-024-03983-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e20. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Note: Intestinal avian defensin 2 and robustness of chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Métayer Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1), pp.103175. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.103175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naked neck gene and intermittent thermal manipulations during embryogenesis improve posthatch performance and thermotolerance in slow-growing chickens under tropical climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèzouwè T. Meteyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abidi Bilalissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nideou Dassidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauril E. P. Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.102912. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.102912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chick'Tip : Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schrieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.407. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Temperature or Thermal Treatments During Long Egg Storage Duration Influences Hatching Performance and Chick Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Puterflam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.852733. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.852733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Embryonic Thermal Programming on the Expression of Genes Involved in Foie gras Production in Mule Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.779689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo emergence of beige-like fat in chickens as physiological adaptation to cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Sotome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoi Kikusato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyohei Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-021-02953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourrier-Clairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 17 p. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.759456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (488), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227700. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Gnaiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonor Aasander Frostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norwahidah Abdul Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdel-Rahman Engy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abumrad Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioenergetics Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in mule ducks highlights different gene expression profiles between carbohydrate and lipid metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.742. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07093-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sex and fasting/refeeding on hepatic AMPK signaling in chickens (Gallus gallus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2019.110606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake and long-term effects of essential oils after a negative postnatal experience in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of stress odours across species: behavioural responses of rats to faeces from chickens and rats subjected to various types of stressful events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage haut-débit sur la connaissance de l’épigénome aviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of glucose transporters &amp;lt;em&amp;gt;SLC2A1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;SLC2A8&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;SLC2A12&amp;lt;/em&amp;gt; in different chicken muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skx084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential proliferation and metabolic activity of Sertoli cells in the testes of broiler and layer breeder chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (7), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pex025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Epigenetic Studies in Chicken : A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/epigenomes1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low incubation temperature and low ambient temperature until 21 days of age on performance and body temperature in fast-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.4261-4269. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pex264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum and Muscle Metabolomics for the Prediction of Ultimate pH, a Key Factor for Chicken-Meat Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1168-1178. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of embryos to cyclically cold incubation temperatures durably affects energy metabolism and antioxidant pathways in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yenisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (8), pp.2078-2086. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2014-03881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of hypothalamic neuropeptides in chicken lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sintubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropeptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npep.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting protein-energy metabolism to optimize poultry carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Möstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00838907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of metabolic characteristics in chickens selected for their ability to digest wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.2605-2615. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-6182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer cachexia is associated with a decrease in skeletal muscle mitochondrial oxidative capacities without alteration of ATP production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13539-012-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00057.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933911000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301, pp.R201-R208. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00087.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beta-adrenergic system is involved in the regulation of the expression of avian uncoupling protein in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat exposure on Akt/S6K1 signaling and expression of genes related to protein and energy metabolism in chicken (Gallus gallus) pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1), pp.38-43. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sulfur amino acids in controlling nutrient metabolism and cell functions: implications for nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (8), pp.1132-1139. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114508159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ain Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of fatty acid oxidation in chicken (Gallus gallus): Interactions between genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat conditioning at d 16 to 18 of incubation or during early broiler rearing on embryo physiology, post-hatch growth performance and heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in chicken: effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/JOE-08-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms through which sulfur amino acids control protein metabolism and oxidative status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal manipulation during early and late embryogenesis on thermotolerance and breast muscle characteristics in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Requena Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on the role of diet-induced thermogenesis in the regulation of feed intake in chickens : comparison of age-matched broiler versus layer cockerels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.895-903. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.5.895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on the role of diet-induced thermogenesis in the regulation of feed intake in chickens: comparison of adult cockerels of lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (9), pp.1960-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced thermogenesis and glucose oxidation in broiler chickens : influence of genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.731-742. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.4.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler breeder paradox : a project report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.443-453. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/WPS2005107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des protéines découplantes mitochondriales chez les mammifères et les oiseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.287-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of duration of thermal manipulation during broiler chick embryogenesis on body weight and body temperature of post-hatched chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Yahav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2005004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of mammalian and avian uncoupling proteins in the thermogenic effect of thyroid hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.78-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary macronutrients and performance and plasma hormone and metabolite levels of broiler chickens - fat by carbohydrate substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin receptor in the chicken ovary: potential involvement in ovarian dysfunction of ad libitum-fed broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (72), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-2-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of timing of thermal conditioning during incubation on embryo physiological parameters and its relationship to thermotolerance in adult broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during broiler chick embryogenesis : effects of timing and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.1959-1963. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/83.12.1959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary macronutrient content on energy metabolism and uncoupling protein mRNA expression in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera M. B. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (2), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/bjn2003910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary macronutrient content on energy metabolism and uncoupling protein mRNA expression in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free diet selection by broilers as influenced by dietary macronutrient ratio and corticosterone supplementation. 1. Diet selection, organ weights, and plasma metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-induced enhancement of avian uncoupling protein expression, heat production, and triiodothyronine concentrations in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130, pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid status, but not insulin status, affects expression of avian uncoupling protein mRNA in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndey B. Ifuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (4), pp.E771-E777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-induced enhancement of avian uncoupling protein expression, heat production, and triiodothyronine concentrations in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0016-6480(02)00571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid status, but not insulin status, affects expression of avian uncoupling protein mRNA in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndey Ifuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (4), pp.E771-E777. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00478.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary macronutrients, endocrine functioning and intermediary metabolism in broiler chickens - Pairwise substitution between protein, fat and carbohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M.B. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.567-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal conditioning during embryonic development on aspects of physiological responses of broilers to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B.M. Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Malheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high temperature on body temperature and hormonal adjustments in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Joao Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high temperature on body temperature and hormonal adjustments in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (11), pp.1640-1643. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/81.11.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperature on feeding behaviour and heat production in group-housed young pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (1), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of high, constant temperature on food intake in young growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.519-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperature and feeding level on energy utilization in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (7), pp.1849-1857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'élévation de la température ambiante sur la consommation d'aliment, les performances et la production de chaleur chez le porcelet sevré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to high temperature and feeding level on regional blood flow and oxidative capacity of tissues in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition au chaud sur les caractéristiques de la prise alimentaire du porc à différents stades physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (4), pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 9, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-239, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of epigenetics in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0065.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55529-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thyroid hormones in the regulation of mitochondrial oxidations in mammals and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid Hormones: Functions, Related Diseases and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2009, 978-1-60741-080-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire critère de sélection de l'efficacité alimentaire du poulet label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine V Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Palmic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaële Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts physiologiques et mécanismes d'adaptation à la chaleur chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Mar 2025, La Chapelle sur Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des processus de co-conception pour favoriser l'innovation en systèmes porcs bio et plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mothes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Feb 2025, Saint-Malo, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the classical &amp;quot;three-pillars&amp;quot; vision of sustainability to new frameworks for assessing the effects of farming systems enhancing poultry welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken response to heat exposure and early acclimation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Métayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Belgian branch of the World Veterinary Poultry Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WVPA, Jun 2025, Ghent ( Online ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA 17: Sustainability aspects of AW-promoting livestock systems - Cogwheel Workshop between aWISH and EUP AH&amp;W on monitoring/assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fàbrega-Romans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogwheel workshop on monitoring/assessment of animal welfare Between aWISH and EUP Animal Health and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPAH&amp;W, Dec 2025, On line, Belgium. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18651381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 PPILOW - Défis rencontrés, apports du PEI-AGRI et co-construction avec les acteurs de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcer la participation des acteurs français dans le PEI AGRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MASA et MESR, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PPILOW - Innovations pour améliorer le bien-être des porcs et des volailles en systèmes biologiques et de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Poules Pondeuses Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB, INRAE, Apr 2024, Les Achards, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona van den Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the EU Platform on Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulation of slower-growing broiler chickens on chick quality and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona van den Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic ambassadors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DG AGRI, Mar 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques alternatives et complémentaires pour préserver la santé et le bien-être des volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion BroilerNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is PPILOW about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClearFarm Final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the PPILOW Project and its multiactor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-NZ Animal Welfare Scientific Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations for improving welfare in low-input outdoor and organic pig and poultry farms - General presentation of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of PPILOW partners with the Eurogroup for animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Eurogroup for Animals, Feb 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de plantes médicinales pour limiter les parasites gastro-intestinaux chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Horia Băieş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la santé et le bien-être des poulets et porcs en élevage bio &amp; plein air ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW workshop, Helsinki EU office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, LUKE, Thuenen Institute, Mar 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference - Perspectives and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolah Annonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclosion à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of performance and economy of dual-purpose genotypes as an alternative to the elimination of one-day old male layer chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Welfare in livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – How to evaluate welfare in insect farming?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry farms invited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry production: Using dual-purpose genotypes to reduce the culling of day-old male chicks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Isam Almadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. EAAP-WAAP-Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW - Des innovations pour améliorer le bien-être des porcs et des volailles en systèmes d’élevage biologiques et de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal methionine restriction affects liver metabolism and foie gras production in duck offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile M. D. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers to enhance laying hen welfare in low-input and organic farming – a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ann Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry and Pig Low-input and Organic production systems’ Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ans de recherche et expérimentation en agriculture biologique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture des pays de la Loire, Feb 2023, La Pommeraye - Mauges-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the PPILOW project, objectives and agenda of the Autumn school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate welfare in studies? Project H2020 PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Comment évaluer le bien être en élevage d’insectes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, IRBI, INRAE, May 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Update Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hezouwe Metayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW - Feedback on the work of the National Practitioners Groups (NPG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Assisi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Projects on Animal Welfare: PPILOW Innovations improving welfare in low input and organic pig and poultry farms - Introducing the aWISH project: Animal Welfare indicators at the SlaughterHouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarissa Maselyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the CDG ANIMAL PRODUCTS (Section Pigmeat) and the CMO EXPERT GROUP (Section Animal Products) EUROPEAN PIGMEAT REFLECTION GROUP – 5th Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission - DG Agriculture and Rural Development, Nov 2022, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer views on animal welfare and organic and low-input farming: Results from a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du poussin : indicateurs et leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethuel J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puterflam J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions of organic and free-range broiler farmers on animal welfare and the EBENE(R) app for animal welfare self-assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vanden Hole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pertusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer expectations on animal welfare in organic and low-input outdoor production: Insights from a consumer survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding technical, ethical & socio-economic barriers and levers for improving poultry and pig welfare in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFF Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder and consumer views towards animal welfare-enhancing practices in organic pig and poultry production: insights from the PPILOW survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luomuinstituutin kevätwebinaarit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Webinar, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'innovations pour améliorer le bien-être des porcs et volailles en systèmes biologiques et de plein air à bas-intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Ambition Bio 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCPE/SDC/BQ, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers of enhancing animal welfare in organic and low-input outdoor production: Insights from a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry welfare in low-input outdoor production systems: the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare in broiler free-range and organic systems: economic implications at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ahmad Almadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hercule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and expectations of practitioners and citizens towards welfare in poultry low input outdoor and organic production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian Biology and Poultry Science, French National Institute for Agriculture, Food and Environment INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Lomé, Togo, Mar 2022, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive demonstration of the functionalities of a welfare self-assessment tool for improving animal welfare on-farm in organic and outdoor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjan Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Giersberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop #3 How to improve poultry and pig welfare in organic production systems? Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, AIAB, SSSA, IFOAM, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of European Pig and Poultry Productions Systems and Marketing Labels Elaborating Animal Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EAAE Virtual Congress. Raising the impact of Agricultural Economics: Multidisciplinarity, Stakeholder engagement and novel approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE, Jul 2021, Prague, Czech Republic. Organised Session OS 6.02 p3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Welfare for farm animals and humans: practitioners’ and citizens’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving sustainability and welfare in organic poultry and pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Online Conference OK-Net EcoFeed, PPILOW, Freebirds and POWER EU Projects, Jan 2021, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW A multiactor approach for improving animal welfare in poultry and pig low input outdoor and organic production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Meeting of the EU Animal Welfare Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers d’amélioration du bien-être animal en élevage avicole biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et bien-être des animaux en élevage biologique - Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Jamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainability and welfare organic poultry and pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Moeskops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Kongsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions for sustainable feeding and animal welfare in organic farming. Joint meeting of the OK-Net EcoFeed, PPILOW, FreeBirds and POWER projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, INRAE, SLU, Aahrus University, Jan 2021, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau SOS-Agro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of organic and free-range pig farmers on animal welfare and the PIGLOW app for animal welfare self-assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vanden Hole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjan Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Assessment of Animal Welfare at Farm and Group level (WAFL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Boyle and Keelin O’Driscoll, Aug 2021, En ligne, Ireland. pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop#3 How to improve poultry and pig welfare in organic production systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW : Poultry and pig low-input and organic system’s welfare. A la recherche d’une génétique à double fin en réponse à un questionnement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Steenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Inter-filières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Dec 2020, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the PPILOW project and tools developed for animal welfare self-assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the ‘Animal Welfare’ subgroup of the Collaborative working group Animal health and welfare of SCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collaborative working group Animal health and welfare of SCAR, Nov 2020, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting metabolic fecal signatures of negative postnatal events in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalisation du poussin : développement d'une méthode d'enregistrement et d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW - Poultry and PIg Low-input and Organic production systems' Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Transfert and INRA, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Poultry and PIg Low-input and Organic production systems’ Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC2 Coordinators Day “Multi Actor Approach” - Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DG AGRI, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken response to heat exposure and early acclimation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia 2018: Rearing Birds Under Hot Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term heat stress on production, egg quality and physiological traits in four experimental lines of layers differing in heat tolerance and feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics for heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du projet CASDAR QUALICOUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage CASDAR QUALICOUV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de stockage et d’incubation des œufs embryonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage : Projet GISA Robustchick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatization of chickens to high and low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Mediterranean Poultry Summit of WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le stress thermique en élevage avicole à travers l'acclimatation embryonnaire et la maîtrise de l'ambiance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Jacques de la Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de variations de température pendant l’embryogenèse des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des modifications post-traductionnelles des histones dans l’acclimatation embryonnaire à la chaleur chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moncollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress et adaptation chez les monogastriques : inter-relations entre les réponses physiologique, immunitaire et anti-oxydante cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Forum Nutrition &amp; Filière DSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des variations de température d’incubation des œufs pour améliorer la robustesse des volailles de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale ITAVI des Professionnels Multiplication – Accouvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique et variabilitlé des caractères : quelle importance en aviculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets durables d’une mise en élevage retardée des poussins sur leur santé et leurs performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis and pattern of expression of glucose transporters GLUT-1, -8 and -12 in different chicken muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire à la chaleur modifie à long terme la thermorégulation, la physiologie et l'expression des gènes chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation des œufs et capacités d’acclimatation des poulets après éclosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Epigénétique et Elevage AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le métabolisme proteino-énergétique pour optimiser la composition corporelle et la qualité des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino Acid Nutrition and Gene Expression in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and behavioural adaptation to heat stress in 5-week old chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrina Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès Meetochondrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'élévations tardives de la température ambiante sur la température corporelle et l'hyperventilation chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrina Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic pathway regulates the expression of the avian uncoupling protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de MuRF1 et atrogin-1 dans le muscle pectoral du poulet est régulée par les modifications journalières des apports en lysine ou en protéines / énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chronic heat exposure alter the regulation of the PKB/S6K1 pathway in chicken skeletal muscles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation séquentielle et régulation à court terme du métabolisme du glycogène chez le poulet : impact sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48h-cycle sequential feeding with diets varying in protein and energy contents alters thyroid axis and energy metabolism in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of MurF-1 and atrogin-1 in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of uncoupling proteins and mitochondrial activity are dependent on muscular fibre type in rabbits and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition - EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPK regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced thermogenesis and feed intake regulation in the chicken : effect of diet and genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Symposium on Energy and Protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme oxydatif mitochondrial chez le poulet : interaction entre génotype et composition du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques pendant l'embryogénèse affectent la température corporelle et la croissance du poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tessereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulations during embryogenesis on body temperature, breast yield and muscle metabolism in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Combined Workshop of Fundamental Physiology of the European Working Group of Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between diet composition and genotype of broiler chickens on feed intake regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quirine Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and mRNA expression of genes releated to fatty acid oxydation in &amp;quot;fat&amp;quot; and &amp;quot;lean&amp;quot; lines of chickens: effect of muscle metabolic type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French Symposium "Animal Growth and Development Regulatory Mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la carnitine palmitoyltransférase 1 chez le poulet: effet de l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of the leptin receptor in ovarian dysfunction of broiler breeder hens fed ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of mammalian and avian uncoupling proteins in the thermogenic effect of thyroid hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'élévation de la température ambiante sur la consommation d'aliment, les performances et la production de chaleur chez le porcelet sevré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA 17 -Sustainability aspects of AW-promoting livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Perard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Partnership on Animal Health and Welfare Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19884631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Animal Welfare into Sustainability Assessments: Insights from the European Partnership on Animal Health and Welfare (EUPAHW) Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Perard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.707, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA 17 – Animal welfare and sustainability Sustainability aspects of livestock systems promoting animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Perard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPAHW Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving the welfare of pigs and poultry in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ArMoR cluster event - The latest insights and solutions from research and industry for fighting AMR in daily animal husbandry practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclosion à la ferme… pour limiter les perturbations postnatales des poussins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chick vocalizations: development of a recording and analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input outdoor and organic poultry productions: how to improve animal welfare in these systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation spontanée d’huiles essentielles pendant la phase de démarrage du poussin de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Biesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs corporelles comme outil de dépistage d’un état de stress chez l’animal en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification environnementale nutritionnelle précoce de l’embryon et impact sur l’élaboration des phénotypes à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication et expérience négative post-natale chez le poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations épigénétiques en réponse à la chaleur chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moncollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of broiler production in the context of climate change - Evaluation of new incubation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l’immunoprécipitation de la chromatine (ChIP) pour une étude en séquençage haut-débit sur tissus de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclically cold incubation temperatures durably affect anti-oxidant pathways and the regulation of energy metabolism in broiler chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yenisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Möstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain. 2013, Proceedings of the EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement thermique de la mère influence le contenu hormonal des oeufs et le comportement alimentaire des jeunes chez la poule domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation modifies physiological responses without altering breast meat quality in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations alimentaires sur le statut métabolique et la qualité de la viande de poulet : Recherches des mécanismes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Newsletter - Issue 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Newsletter - Issue 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Sciarretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter - Issue 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ponzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Eclosion à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues identified by key informants in low-input outdoor and organic pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ponzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESS RELEASE: Solutions for sustainable feeding and animal welfare in organic farming -Research projects contribute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Moeskops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Kongsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Pluschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda M. Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochure of the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfilippo Ercolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to Welfare in Poultry and PIg Low-input outdoor and Organic production systems (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfilippo Ercolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vermue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Tuyttens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 2019-2024. Poultry and PIg Low-input and Organic production systems’ Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselle Latchoumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PhD dissertation – Comments to PhD candidate : Yufeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2. L'élevage dans le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations de température d’incubation des œufs permettent l’acclimatation du poulet de chair en modifiant son métabolisme énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des volailles résistantes à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PhD dissertation – Comments to PhD candidate Name of PhD Candidate: Abdollah AKBARIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le Mémoire de Monsieur Paulo Henrique REIS FURTADOS CAMPOS en vue de l’obtention du diplôme de Docteur de l’Institut Supérieur des Sciences Agronomiques, Agro-Alimentaires, Horticoles et du Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.3 - Characterisation of reactions of the general public and farming sector to new approaches to organic and low-input pig and poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] LUKE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW 1st technical report. Part B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Walley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Thobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 2.2 - Data Collection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 10.2 - PODP - Ethics requirement N°2 - Compliance with ethics requirements regarding personal data in PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 10.3 - Ethics requirement N°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.1 - An inventory of welfare-related farming practices in organic and low-input livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 10.1 - H - Ethics requirement N°1 - Compliance with ethics requirements regarding the recruitment of research participants in PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles digestifs non spécifiques : Recherche d’un modèle expérimental chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA, BOA. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW web series: Video Teaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Gyeltshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Harchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sécula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours, 9 et 10 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (5), pp.630, 2022, </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” And “Incubation and Fertility Research Group” - Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Collin (BOA, INRA, Université de Tours – Chair of the scientific committee) and Christine Lessire (French WPSA Branch) for the French Branch of WPSA WPSA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” And “Incubation and Fertility Research Group”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation « L'oeuf et l'embryon d'oiseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2017, Nouzilly, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1035"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89EB93C1"/>
+    <w:nsid w:val="BCA8A1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3410-6108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144207494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112600" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fagnoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Warin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piovan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Cartoni Mancinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Harju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja L&#228;htinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Heinola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-03-2023-0183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Horia B&#259;ie&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Dan Cotu&#355;iu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sp&#238;nu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mathe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Cozma-Petru&#539;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03983-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer Coustard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103175" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;zouw&#232; T. Meteyake" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Bilalissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nideou Dassidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauril E. P. Assion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102912" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Sotome" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Hirasawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kikusato" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Amo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Furukawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02953-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdel-Rahman Engy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abumrad Nada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yenisey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2014-03881" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sintubin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2014.04.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Julienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dumas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-012-0071-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669069v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666153v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Requena Rodon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delezie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.5.895" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657146v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Verhulst" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeke" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660882v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Janssens" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeke" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.4.731" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666836v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673409v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Yahav" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681147v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675305v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Malheiros" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B.M. Moraes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679194v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2003.10.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677424v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shinder" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.12.1959" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van As" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Darras" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678690v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndey B. Ifuta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670092v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Moraes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549755v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van As" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Darras" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Malheiros" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-6480(02)00571-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJBJ9MS6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677019v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548756v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon D. Malheiros" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera M. B. Moraes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn2003910" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.B. Moraes" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549767v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndey Ifuta" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00478.2002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673145v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900347v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Vaz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674277v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Vaz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549787v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco de Basilio" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.11.1640" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673970v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678972v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669657v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669656v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670029v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669457v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670735v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693834v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087790v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090016v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195495v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marie" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Goujon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mothes" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240327v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Johansen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin O'Driscoll" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195383v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523092v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F&#224;brega-Romans" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dippel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wallenbeck" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Pedersen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18651381" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090020v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613463v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617279v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669786v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bas Rodenburg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613549v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613411v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614144v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coletta" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613413v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089976v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089989v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Spinu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613522v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613527v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613456v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614224v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129529v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339479v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niemi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198048v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Isam Almadani" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614091v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197645v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M. D. Bonnefont" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613428v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ann Parrott" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613160v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Carelli" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613575v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613165v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783222v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Mikkola" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635800v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel J.C." TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puterflam J" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129688v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vanden Hole" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782225v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129370v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129160v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133225v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Maselyne" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223358v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129800v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129741v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128820v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad Almadani" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129673v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736495v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630555v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko K. Niemi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605637v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632091v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjan Thys" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Giersberg" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609398v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612028v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Moeskops" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gunnarsson" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grete Kongsted" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629528v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632054v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610742v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610706v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605430v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselle Latchoumia" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785178v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603358v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663820v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605525v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741388v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yalcin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793872v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602213v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800924v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncollin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740956v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740908v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743841v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741250v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797684v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749857v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrina Colina" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750700v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751104v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755281v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756307v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754998v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762973v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Requena" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761336v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessereau" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763670v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763000v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760619v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828676v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240757v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perard" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fabrega" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195589v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133187v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613422v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761416v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606305v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743694v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741244v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741318v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738781v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747686v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215766.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744960v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744739v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613542v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Werner" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209820v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ponzio" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613538v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sciarretta" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613495v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769591v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129908v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129854v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631456v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda M. Engberg" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655117v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643092v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfilippo Ercolani" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643077v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631372v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502887v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502884v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502895v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502892v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605594v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605541v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193920v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605593v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605526v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782777v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789886v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Walley" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782634v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782586v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782548v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782887v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782599v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820640v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636196v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Gyeltshen" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Koroleva" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Harchi" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903404v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bluy" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.031" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322131v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lessire" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663810v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3410-6108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144207494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fagnoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Warin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piovan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madeo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Cartoni Mancinelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Harju" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja L&#228;htinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Heinola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-03-2023-0183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Horia B&#259;ie&#351;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Dan Cotu&#355;iu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sp&#238;nu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mathe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Cozma-Petru&#539;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03983-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer Coustard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103175" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;zouw&#232; T. Meteyake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Bilalissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nideou Dassidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauril E. P. Assion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102912" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Sotome" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Hirasawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kikusato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Amo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Furukawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02953-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdel-Rahman Engy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abumrad Nada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01050" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yenisey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2014-03881" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193827v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sintubin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greene" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2014.04.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNQC9TST-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Julienne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dumas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-012-0071-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669069v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666153v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Requena Rodon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657374v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delezie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.5.895" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657146v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Verhulst" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660882v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Janssens" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeke" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.4.731" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666836v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673409v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Yahav" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005004" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681147v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675305v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Malheiros" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B.M. Moraes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679194v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2003.10.006" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677424v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shinder" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.12.1959" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548756v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon D. Malheiros" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera M. B. Moraes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van As" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Darras" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn2003910" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676262v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van As" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Darras" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670092v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Moraes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678690v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndey B. Ifuta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549755v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Malheiros" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-6480(02)00571-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJBJ9MS6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549767v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndey Ifuta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00478.2002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676086v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.B. Moraes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673145v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900347v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Vaz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002005" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674277v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Vaz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673970v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549787v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco de Basilio" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.11.1640" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678972v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669657v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669656v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670029v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669457v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670735v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693834v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087790v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine V Mignon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fagnoul" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090016v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195495v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marie" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Goujon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mothes" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240327v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Johansen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin O'Driscoll" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195383v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523092v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F&#224;brega-Romans" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dippel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wallenbeck" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Pedersen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18651381" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090020v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613463v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617279v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669786v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bas Rodenburg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613549v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613411v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613413v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614144v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coletta" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613527v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613522v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089989v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Spinu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089976v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613456v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614224v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129529v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339479v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niemi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198048v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Isam Almadani" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614091v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197645v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M. D. Bonnefont" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613428v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ann Parrott" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613160v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Carelli" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613575v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613165v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133225v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Maselyne" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783222v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Mikkola" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635800v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel J.C." TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puterflam J" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129688v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vanden Hole" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782225v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129370v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129160v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223358v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129800v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129741v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128820v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad Almadani" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129673v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736495v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632091v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjan Thys" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Giersberg" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630555v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko K. Niemi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605637v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609398v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612028v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Moeskops" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gunnarsson" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grete Kongsted" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629528v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632054v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610742v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610706v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605430v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselle Latchoumia" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785178v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603358v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663820v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605525v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741388v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yalcin" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793872v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602213v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800924v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncollin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740908v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740956v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743841v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741250v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797684v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749857v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrina Colina" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750700v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751104v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755281v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756307v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754998v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761336v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessereau" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762973v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Requena" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763670v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760619v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763000v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828676v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606869v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perard" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eupahw.eu/scientific-conference" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19884631" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240757v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fabrega" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195589v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133187v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613422v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761416v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606305v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741244v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743694v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741318v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738781v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747686v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215766.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744960v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744739v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613542v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Werner" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613538v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sciarretta" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209820v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ponzio" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613495v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769591v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129908v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129854v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655117v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631456v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda M. Engberg" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643092v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfilippo Ercolani" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643077v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631372v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502884v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502887v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502895v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502892v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605594v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605541v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193920v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605593v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605526v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782777v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789886v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Walley" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782634v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782586v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782548v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782887v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782599v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820640v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636196v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Gyeltshen" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Koroleva" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Harchi" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903404v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bluy" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.031" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322131v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lessire" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663810v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>