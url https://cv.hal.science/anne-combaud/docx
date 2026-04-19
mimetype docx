--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -613,2196 +613,2196 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LATEST: an Erasmus+ Project on Local-focused AgTech Education for Successful Agricultural Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ceccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRITECH DAY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalising curricula by the standards of the SDG4: a way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laurent-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lummerzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENCUENTRO 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farming Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes RDV Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Villepinte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors influencing farmers’ preferences about agricultural equipment supply. A literature overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive and environmentally friendly agriculture. An opportunity for innovation in machinery and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Villepinte, France. , 2017, 1st AXEMA-EurAgEng Conference. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7814578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MInndAgrM - Maîtriser l’innovation de l’Agro-Machinisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er forum Champs d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31582.33605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of ground-cover type on surface runoff and subsequent soil erosion in Champagne vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATEST: An Erasmus+ Project On Local-focused AgTech Education For Successful Agricultural Transitions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Lasallian Pedagogy enables collaborative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christina Paulus</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Smessaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and food availability in 2050</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Farming systems facing climate change and resource challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Apr 2022, Évora, Portugal. pp.237-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6420921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979643v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Lasallian Pedagogy enables collaborative learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Belloy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems facing climate change and resource challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6420921⟩</w:t>
+              <w:t xml:space="preserve">Farming Systems Facing Climate Change and Resource Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA International Farming System Association, Apr 2022, Évora, Portugal. pp.623-637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6420888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633908v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LATEST: An Erasmus+ Project On Local-focused AgTech Education For Successful Agricultural Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Facing Climate Change and Resource Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture and food availability in 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society for Agronomy, Sep 2022, Padova, Italy, Italy. pp.179-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581562v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of precision agriculture technologies: a first survey of French dealerships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SIMA AgriTech Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AXEMA, Oct 2021, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5602074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mastering Agtech Again: Emerging of New Training Offers and Intermediate Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research and Innovation for Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kaunas, Lithuania. pp.57-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15544/RD.2019.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153999v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Agtech Again: Emerging of New Training Offers and Intermediate Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Ritz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Innovation for Bioeconomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141033v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
+                <w:t xml:space="preserve">A robot from the scratch in 5 months. How agronomy students could master agricultural machinery innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Detot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Farming systems: facing uncertainties and enhancing opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581558v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robot from the scratch in 5 months. How agronomy students could master agricultural machinery innovation</w:t>
+                <w:t xml:space="preserve">Trends in Agricultural Robots: a Comparative Agronomic Grid Based on a French Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hendrycks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Detot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems: facing uncertainties and enhancing opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154180v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Agricultural Robots: a Comparative Agronomic Grid Based on a French Overview</w:t>
+                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Detot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154183v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cornillon</w:t>
+                <w:t xml:space="preserve">Influence de la structure du couvert végétal sur le ruissellement et l’érosion dans les vignobles champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henk A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI, Oct 2014, versailles, France</w:t>
+              <w:t xml:space="preserve">12ème journées d’études des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275227v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la structure du couvert végétal sur le ruissellement et l’érosion dans les vignobles champenois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trullenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journées d’études des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t>
+              <w:t xml:space="preserve">SIG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2014, versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...538 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7814578⟩</w:t>
-[...247 lines deleted...]
-                <w:t xml:space="preserve">hal-05458438v1</w:t>
+                <w:t xml:space="preserve">hal-03275227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3114,51 +3114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Plumettaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginelli-Servais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Paulus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Smessaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Esnault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Belloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420921" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5602074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15544/RD.2019.044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hendrycks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ceccon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7814578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31582.33605" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Plumettaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginelli-Servais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ceccon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7814578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31582.33605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Smessaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Esnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Belloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420921" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Paulus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5602074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15544/RD.2019.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hendrycks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>