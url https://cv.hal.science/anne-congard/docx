--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -1259,377 +1259,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991505v1</w:t>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
@@ -1661,278 +1661,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jalin</w:t>
+                <w:t xml:space="preserve">A Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835560v1</w:t>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
+                <w:t xml:space="preserve">H. Jalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bret</w:t>
+                <w:t xml:space="preserve">C. Chandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sapin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of young women with breast cancer after chemotherapy: A mediation model of emotional competence via emotional distress</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2046,849 +2046,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personality trait and subjective work experience fit ( P -SWE fit) as an explanation for voluntary turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2021.1970459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628043v1</w:t>
+                <w:t xml:space="preserve">hal-03628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality trait and subjective work experience fit ( P -SWE fit) as an explanation for voluntary turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Delicourt</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.68-82. </w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2021.1970459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03628598v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perret</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weismann-Arcache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843394v1</w:t>
+                <w:t xml:space="preserve">hal-03628582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Weismann-Arcache</w:t>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villieux</w:t>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628582v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between‐Individual Differences in Baseline Well‐Being and Emotion Regulation Strategy Use Moderate the Effect of a Self‐Help Cognitive‐Behavioral Intervention for Typical Adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modification of Affective Trajectory in a Positive Psychology Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12189⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.770-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471681v1</w:t>
+                <w:t xml:space="preserve">hal-03094711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Affective Trajectory in a Positive Psychology Intervention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Between‐Individual Differences in Baseline Well‐Being and Emotion Regulation Strategy Use Moderate the Effect of a Self‐Help Cognitive‐Behavioral Intervention for Typical Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.770-786. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aphw.12206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094711v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive psychology intervention for couples : a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2935,51 +2935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of affect and affective stability in adulthood: Nonlinear age-related differences in daily life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,64 +3065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,64 +3182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,64 +3472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.50-68. </w:t>
@@ -3567,51 +3567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-and parent-rated measures of personality are related to different dimensions of school adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miliana Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,64 +3775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mindfulness-Based Intervention: Differential Effects on Affective and Processual Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,77 +3909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumination and Mindlessness Processes: Trajectories of Change in a 42-Day Mindfulness-Based Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,77 +4043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the effects of a positive psychology intervention: Applied psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4160,90 +4160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4303,64 +4303,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation de la personnalité chez l’enfant : l’apport des recherches en psychologie développementale et différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4787,64 +4787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5034,90 +5034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.757 - 787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5432,90 +5432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux au travail : le rôle modérateur des stratégies de coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.227-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5553,51 +5553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Structural and Psychometric Properties of a New Personality Measure for Use With Military Personnel in the French Armed Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5995,51 +5995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEASURING SUBJECTIVE WELL-BEING: PLACE OF THE EMOTIONS IN POSITIVE PSYCHOTHERAPIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,51 +6731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -6908,51 +6908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
@@ -6994,90 +6994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
@@ -7119,77 +7119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’interventions en Self-Help : exemples en psychologie positive et en pleine conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique longitudinale du vécu des membres du couple face au cancer du sein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7451,103 +7451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets d'une intervention basée sur la pleine conscience : une approche en réseaux de la dynamique du changement et des différences inter et intra-individuelles,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Atelier MODEVAIIA MODElisation de la VAriabilité IntrA et Interindividuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,77 +7572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,51 +7697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of physical activity on positive and negative affects’ dynamic : a differential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7926,51 +7926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction des affordances et des vicariances dans le contexte des interventions centrées sur les compétences en régulation émotionnelle : comment la personnalité des individus modère la réponse à ces interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction entre vicariances et affordances dans le cadre des interventions promouvant les compétences en régulation émotionnelle : comment la personnalité modère la réponse à de telles interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of considering intra-individual variability and inter-individual differences for studying the effect of positive psychology interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,312 +8784,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction entre personnalité et vécu professionnel dans la prédiction du turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Bien-être et diversité des situations de travail, Tome 1 : Mobilités, conciliations et violences au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2016, Bruxelles, Belgique. pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826602v1</w:t>
+                <w:t xml:space="preserve">hal-04925376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre personnalité et vécu professionnel dans la prédiction du turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Delicourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et diversité des situations de travail, Tome 1 : Mobilités, conciliations et violences au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2016, Bruxelles, Belgique. pp.119-132</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925376v1</w:t>
+                <w:t xml:space="preserve">hal-01826602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9131,51 +9131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,51 +9226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9334,64 +9334,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9455,77 +9455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9550,77 +9550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,51 +9671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9723,51 +9723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
@@ -9835,64 +9835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology, IAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9943,51 +9943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : Efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10159,77 +10159,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10267,90 +10267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10563,51 +10563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10688,51 +10688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10999,77 +10999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11120,51 +11120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11202,64 +11202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des stratégies de régulations émotionnelles dans le domaine professionnel : approche structurale et intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11284,90 +11284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11405,51 +11405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect structural des stratégies de régulation émotionnelle : une approche intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11513,432 +11513,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la mindfulness sur le stress des militaires en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Allemand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambre Khocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.221-235, 2024</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552745v1</w:t>
+                <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la mindfulness sur le stress des militaires en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.221-235, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552728v1</w:t>
+                <w:t xml:space="preserve">hal-04552745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle médiateur du sentiment d’efficacité personnel et des dimensions d'ouverture émotionnelle sur les liens entre personnalité et qualité de vie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 5 : Étude de la congruence des valeurs organisationnelles et individuelles en entreprise : outils de matching des valeurs (OMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Jopp</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Low</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
+              <w:t xml:space="preserve">Recrutement et évaluation des personnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442337v1</w:t>
+                <w:t xml:space="preserve">hal-03442302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 : Étude de la congruence des valeurs organisationnelles et individuelles en entreprise : outils de matching des valeurs (OMV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle médiateur du sentiment d’efficacité personnel et des dimensions d'ouverture émotionnelle sur les liens entre personnalité et qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Low</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recrutement et évaluation des personnels</w:t>
+              <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442302v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des stratégies de régulation des affects en fonction de l'anxiété moment après moment : importance de la place de l'acceptation</w:t>
               </w:r>
@@ -12058,90 +12058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets différentiels des interventions de pleine conscience et de thérapie positive en fonction de l'anxiété sur 42 jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12166,90 +12166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12287,51 +12287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pratique de la mindfulness sur la dynamique affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12429,51 +12429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12537,51 +12537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12649,51 +12649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.543-546, 2009, 9782753505926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12744,51 +12744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loarer, E.; Mogenet, J.L.; Cuisinier, F.; Gottesdiener, H.; Mallet, P.; Vrignaud, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.191-194, 2008, 978-2-7535-0592-6</w:t>
@@ -12912,51 +12912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation et résolution de problèmes : comparaison de deux mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollon Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13024,51 +13024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la désirabilité sociale sur la mesure de la personnalité : analyses empiriques et réflexions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13132,51 +13132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective de la validité des items de désirabilité sociale d'un test de personnalité inspiré du modèle à cinq facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13240,51 +13240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d'un inventaire de personnalité en langue française inspiré du modèle à cinq facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13501,64 +13501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13692,51 +13692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B1F284A"/>
+    <w:nsid w:val="D0900BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13923,51 +13923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-congard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0259-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125947704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pocnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-03144-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05345466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31559/EPS2025.14.5.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04245317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v23i3.6416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pavani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12189" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03296045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem Chakri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.01.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Ayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2019.02.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwz031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.10.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-017-9603-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lievens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsa.12121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0273-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2012.678242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772092v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bochatay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanchak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2011.04.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poinsot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deleruyelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Kop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02501183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dussol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Franiatte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713460v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400029v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534615v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713515v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Low" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigouroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437150v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borteyrou Xavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascle Nicole Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02531152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gilles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collomb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ivanchak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437132v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437116v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Didier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-congard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0259-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125947704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pocnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-03144-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05345466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31559/EPS2025.14.5.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04245317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v23i3.6416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pavani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03296045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem Chakri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.01.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Ayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2019.02.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwz031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.10.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-017-9603-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lievens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsa.12121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0273-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2012.678242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772092v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bochatay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanchak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2011.04.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poinsot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deleruyelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Kop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02501183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dussol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Franiatte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713460v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400029v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534615v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713515v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442302v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Low" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442337v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigouroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437150v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borteyrou Xavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascle Nicole Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02531152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gilles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collomb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ivanchak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437132v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437116v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Didier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>