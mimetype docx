--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -259,51 +259,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -908,5197 +908,5093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">الخصائص السيكومترية لمقياس التعاطف للأطفال والمراهقين للفئة العمرية 7-12 عام</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding eco-anxiety: Exploring relationships with environmental trait affects, connectedness to nature, depression, anxiety, and media exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Youssef</w:t>
+                <w:t xml:space="preserve">Arthur Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational &amp; Psychological Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31559/EPS2025.14.5.7⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (28), pp.23455-23468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-024-06098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345466v1</w:t>
+                <w:t xml:space="preserve">hal-04792639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding eco-anxiety: Exploring relationships with environmental trait affects, connectedness to nature, depression, anxiety, and media exposure.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Mediating Role of Self-Efficacy and Dimensions of Emotional Openness in Links Between Personality and Quality of Life: Zoom on Openness and Agreeableness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-024-06098-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33423/jop.v23i3.6416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792639v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Role of Self-Efficacy and Dimensions of Emotional Openness in Links Between Personality and Quality of Life: Zoom on Openness and Agreeableness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33423/jop.v23i3.6416⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245317v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991505v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981749v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjustment of young women with breast cancer after chemotherapy: A mediation model of emotional competence via emotional distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chandes</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.848-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.5876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835560v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of young women with breast cancer after chemotherapy: A mediation model of emotional competence via emotional distress</w:t>
+                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Guiu</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5876⟩</w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771024v1</w:t>
+                <w:t xml:space="preserve">hal-03628043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality trait and subjective work experience fit ( P -SWE fit) as an explanation for voluntary turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.68-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08995605.2021.1970459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
+                <w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Andreotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weismann-Arcache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628043v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Weismann-Arcache</w:t>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villieux</w:t>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628582v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between‐Individual Differences in Baseline Well‐Being and Emotion Regulation Strategy Use Moderate the Effect of a Self‐Help Cognitive‐Behavioral Intervention for Typical Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843394v1</w:t>
+                <w:t xml:space="preserve">hal-02471681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Affective Trajectory in a Positive Psychology Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.770-786. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between‐Individual Differences in Baseline Well‐Being and Emotion Regulation Strategy Use Moderate the Effect of a Self‐Help Cognitive‐Behavioral Intervention for Typical Adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Positive psychology intervention for couples : a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12189⟩</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.2925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471681v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive psychology intervention for couples : a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Andreotti</w:t>
+                <w:t xml:space="preserve">Development of affect and affective stability in adulthood: Nonlinear age-related differences in daily life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smi.2925⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-020-00743-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296045v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of affect and affective stability in adulthood: Nonlinear age-related differences in daily life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-020-00743-y⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-019-00548-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551699v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘It might be time to accept’. Exploring the dynamics between affect regulation strategies, anxiety and timing of regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Hichem Chakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-019-00548-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437058v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘It might be time to accept’. Exploring the dynamics between affect regulation strategies, anxiety and timing of regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The self-reported perceptions of the repercussions of the disease and its treatments on daily life for young women with breast cancer and their partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifa Hichem Chakri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.21-27. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.50-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1479326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437067v1</w:t>
+                <w:t xml:space="preserve">hal-03437050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-reported perceptions of the repercussions of the disease and its treatments on daily life for young women with breast cancer and their partners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-and parent-rated measures of personality are related to different dimensions of school adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miliana Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1479326⟩</w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437050v1</w:t>
+                <w:t xml:space="preserve">hal-02468678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-and parent-rated measures of personality are related to different dimensions of school adjustment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+                <w:t xml:space="preserve">Measuring Situational Anxiety Related to Information Retrieval on the Web Among English-Speaking Internet Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2019.02.007⟩</w:t>
+              <w:t xml:space="preserve">Interacting with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.480-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/iwc/iwz031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468678v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Situational Anxiety Related to Information Retrieval on the Web Among English-Speaking Internet Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rodon</w:t>
+                <w:t xml:space="preserve">A Mindfulness-Based Intervention: Differential Effects on Affective and Processual Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interacting with Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/iwc/iwz031⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.368-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349349v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mindfulness-Based Intervention: Differential Effects on Affective and Processual Evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Rumination and Mindlessness Processes: Trajectories of Change in a 42-Day Mindfulness-Based Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12137⟩</w:t>
+              <w:t xml:space="preserve">Journal of cognitive psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.127 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1891/0889-8391.32.2.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186199v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumination and Mindlessness Processes: Trajectories of Change in a 42-Day Mindfulness-Based Intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Individual differences in the effects of a positive psychology intervention: Applied psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of cognitive psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1891/0889-8391.32.2.127⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826593v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in the effects of a positive psychology intervention: Applied psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Andreotti</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152627v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772239v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">L’organisation de la personnalité chez l’enfant : l’apport des recherches en psychologie développementale et différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (2), pp.118 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768265v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la personnalité chez l’enfant : l’apport des recherches en psychologie développementale et différentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perret</w:t>
+                <w:t xml:space="preserve">Personality and its links to quality of life: Mediating effects of emotion regulation and self-efficacy beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (2), pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-017-9603-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772166v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and its links to quality of life: Mediating effects of emotion regulation and self-efficacy beliefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+                <w:t xml:space="preserve">Evaluate the subjective experience of the disease and its treatment in the partners of young women with non-metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupuis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11031-017-9603-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.734 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.12327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436921v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluate the subjective experience of the disease and its treatment in the partners of young women with non-metastatic breast cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Duprez</w:t>
+                <w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.12327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01470061v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">Incremental Validity of Leaderless Group Discussion Ratings Over and Above General Mental Ability and Personality in Predicting Promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Borteyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lievens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Selection and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijsa.12121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616188v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Validity of Leaderless Group Discussion Ratings Over and Above General Mental Ability and Personality in Predicting Promotion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+                <w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Selection and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijsa.12121⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772232v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+                <w:t xml:space="preserve">The subjective experience of young women with non-metastatic breast cancer: the Young Women with Breast Cancer Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-015-0273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586260v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subjective experience of young women with non-metastatic breast cancer: the Young Women with Breast Cancer Inventory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Christophe</w:t>
+                <w:t xml:space="preserve">Motives for the social sharing of an emotional experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duprez</w:t>
+                <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-015-0273-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.757 - 787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265407514548393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204521v1</w:t>
+                <w:t xml:space="preserve">hal-01772096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives for the social sharing of an emotional experience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rimé</w:t>
+                <w:t xml:space="preserve">Risques psychosociaux au travail : le rôle modérateur des stratégies de coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Montaleytang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.227-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772096v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques psychosociaux au travail : le rôle modérateur des stratégies de coping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Structural and Psychometric Properties of a New Personality Measure for Use With Military Personnel in the French Armed Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.289 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2012.678242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468317v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Structural and Psychometric Properties of a New Personality Measure for Use With Military Personnel in the French Armed Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduce social inequalities in orientation: presentation of a device aimed to improve equal opportunities at university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bochatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (3), pp.289 - 311. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41/3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2012.678242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.3850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772296v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduce social inequalities in orientation: presentation of a device aimed to improve equal opportunities at university</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désirabilité sociale et mesure de la personnalité : les dimensions les plus affectées par ce phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rouyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">S. Ivanchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.3850⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.193 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772092v1</w:t>
+                <w:t xml:space="preserve">hal-01772361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désirabilité sociale et mesure de la personnalité : les dimensions les plus affectées par ce phénomène</w:t>
+                <w:t xml:space="preserve">Integrating personality, daily life events and emotion: Role of anxiety and positive affect in emotion regulation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (4), pp.372 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrp.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772361v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating personality, daily life events and emotion: Role of anxiety and positive affect in emotion regulation dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">MEASURING SUBJECTIVE WELL-BEING: PLACE OF THE EMOTIONS IN POSITIVE PSYCHOTHERAPIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17, pp.170 - 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6108,1666 +6004,1666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des études de santé : diversité des profils avec la mise en place du PASS et des L.AS à Nantes Université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire son choix de carrière Hospitalo-Universitaire : une exploration lexicométrique des parcours et des freins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hericy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PROGEDO-Loire, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences individuelles dans le vécu professionnel des hospitalo-universitaires : fitting de valeurs professionnelles et institutionnelles comme facteur de bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hericy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIA, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle des facteurs d'engagement des étudiant.es en médecine vers les carrières académiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème atelier MODEVAIIA, La vie de château de la variabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’interventions en Self-Help : exemples en psychologie positive et en pleine conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique longitudinale du vécu des membres du couple face au cancer du sein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets d'une intervention basée sur la pleine conscience : une approche en réseaux de la dynamique du changement et des différences inter et intra-individuelles,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Atelier MODEVAIIA MODElisation de la VAriabilité IntrA et Interindividuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of physical activity on positive and negative affects’ dynamic : a differential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,424 +7678,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tilburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester les théories cybernétiques de l’autorégulation à l’aide de procédures écologiquement valides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Ateliers MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d’orientation post-bac : formalisation et modélisation des stades de ces transitions et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Franiatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème atelier MODEVAIIA (Modélisation de la Variabilité Inter et Intra Individuelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’individualisation des interventions psychologiques basée sur des preuves : la méthode de l’interaction aptitude-traitement et son utilisation dans le contexte d’interventions centrées sur la régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,113 +8110,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès de l'Association Française de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eﬀet d’interaction entre la personnalité et la pratique d’activité physique sur la dynamique aﬀective : un questionnement intra- et interindividuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréné Lopez-Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,87 +8231,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des différences interindividuelles dans la régulation des émotions sur les phénomènes d’oscillations et d’emballements émotionnels : une approche en systèmes dynamiques des émotions et de leur régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,100 +8326,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction des affordances et des vicariances dans le contexte des interventions centrées sur les compétences en régulation émotionnelle : comment la personnalité des individus modère la réponse à ces interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8538,100 +8434,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Ateliers MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction entre vicariances et affordances dans le cadre des interventions promouvant les compétences en régulation émotionnelle : comment la personnalité modère la réponse à de telles interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,536 +8542,536 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of considering intra-individual variability and inter-individual differences for studying the effect of positive psychology interventions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713460v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre personnalité et vécu professionnel dans la prédiction du turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of considering intra-individual variability and inter-individual differences for studying the effect of positive psychology interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et diversité des situations de travail, Tome 1 : Mobilités, conciliations et violences au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2016, Bruxelles, Belgique. pp.119-132</w:t>
+              <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925376v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction entre personnalité et vécu professionnel dans la prédiction du turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Bien-être et diversité des situations de travail, Tome 1 : Mobilités, conciliations et violences au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2016, Bruxelles, Belgique. pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826602v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,87 +9086,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9285,804 +9181,804 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu subjectif des couples face au cancer du sein lors du parcours de soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology, IAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et adaptation des processus de régulation émotionnelle au cours du temps : Efficacité sur les sphères émotionnelle, cognitive et comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : Efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10097,293 +9993,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10393,401 +10289,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attrition analysis. Does psychological state have an effect on student participation in a longitudinal survey ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02791072.2002.10399938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexie et flexibilité : vers une compréhension des processus psychiques impliqués dans la rigidification des conduites alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ribadeau Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10816,73 +10712,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et qualité de vie : liens directs et médiatisés par le SEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10937,565 +10833,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt du modèle d'interaction aptitude-traitement pour mieux comprendre les processus associés aux traits de personnalité : le cas de la disposition à l'évitement expérientiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des stratégies de régulations émotionnelles dans le domaine professionnel : approche structurale et intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect structural des stratégies de régulation émotionnelle : une approche intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11505,496 +11401,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la mindfulness sur le stress des militaires en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.221-235, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552728v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la mindfulness sur le stress des militaires en formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Khocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.221-235, 2024</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552745v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 : Étude de la congruence des valeurs organisationnelles et individuelles en entreprise : outils de matching des valeurs (OMV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle médiateur du sentiment d’efficacité personnel et des dimensions d'ouverture émotionnelle sur les liens entre personnalité et qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Low</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recrutement et évaluation des personnels</w:t>
+              <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442302v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle médiateur du sentiment d’efficacité personnel et des dimensions d'ouverture émotionnelle sur les liens entre personnalité et qualité de vie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 5 : Étude de la congruence des valeurs organisationnelles et individuelles en entreprise : outils de matching des valeurs (OMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Jopp</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Low</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
+              <w:t xml:space="preserve">Recrutement et évaluation des personnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442337v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des stratégies de régulation des affects en fonction de l'anxiété moment après moment : importance de la place de l'acceptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Hichem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12009,954 +11905,954 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets différentiels des interventions de pleine conscience et de thérapie positive en fonction de l'anxiété sur 42 jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pratique de la mindfulness sur la dynamique affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollon Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne, Anne Marie; Bragard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutions sociales, innovations et politiques : nouveaux enjeux en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, 2014, Psychologie Du Social, 2-81300-193-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations dynamiques entre affectivités positive et négative : rôles des événements de vie et de la personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et spécificité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, 978-2-7535-0977-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations dynamiques entre affectivités positive et négative: Rôles des événements de vie et de la personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Ribaupierre, A.; Ghisletta, P.; Lecerf, T.; Roulin, J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et spécificités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.171-175, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations temporelles des affects : étude du rôle de la personnalité et des événements de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.543-546, 2009, 9782753505926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations temporelles des affects : étude du rôle de la personnalité, de l'anxiété et des événements de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loarer, E.; Mogenet, J.L.; Cuisinier, F.; Gottesdiener, H.; Mallet, P.; Vrignaud, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.191-194, 2008, 978-2-7535-0592-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité de construit et validité prédictive d’une épreuve de jeu de rôle dans le cadre d’un centre d’évaluation chez des officiers de Marine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borteyrou Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rascle Nicole Bruchon-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation et résolution de problèmes : comparaison de deux mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollon Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12975,496 +12871,496 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loarer, E.; Mogenet, J.L.; Cuisinier, F.; Gottesdiener, H.; Mallet, P.; Vrignaud, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la désirabilité sociale sur la mesure de la personnalité : analyses empiriques et réflexions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-y Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective de la validité des items de désirabilité sociale d'un test de personnalité inspiré du modèle à cinq facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ivanchak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d'un inventaire de personnalité en langue française inspiré du modèle à cinq facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-y Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUDIT D'UN OUTIL DE GESTION DES CARRIERES : ELEMENTS DE VALIDITE PREDICTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ivanchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ivanchak</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13474,91 +13370,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13566,65 +13462,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13692,51 +13588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0900BA8"/>
+    <w:nsid w:val="68571D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13923,51 +13819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-congard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0259-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125947704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pocnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-03144-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05345466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31559/EPS2025.14.5.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04245317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v23i3.6416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pavani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03296045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem Chakri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.01.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Ayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2019.02.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwz031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.10.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-017-9603-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lievens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsa.12121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0273-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2012.678242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772092v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bochatay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanchak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2011.04.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poinsot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deleruyelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Kop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02501183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dussol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Franiatte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713460v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400029v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534615v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713515v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442302v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Low" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442337v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigouroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437150v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borteyrou Xavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascle Nicole Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02531152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gilles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collomb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ivanchak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437132v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437116v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Didier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-congard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0259-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125947704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pocnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-03144-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04245317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v23i3.6416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pavani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03296045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem Chakri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.01.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Ayad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2019.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwz031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.10.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-017-9603-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lievens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsa.12121" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0273-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2012.678242" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bochatay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3850" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanchak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772368v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2011.04.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poinsot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deleruyelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Kop" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02501183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dussol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Franiatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471689v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534615v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442337v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442302v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Low" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigouroux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534881v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466119v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borteyrou Xavier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascle Nicole Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02531152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437111v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collomb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ivanchak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437132v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giuliani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Didier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>