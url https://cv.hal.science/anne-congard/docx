--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -644,291 +644,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding eco-anxiety: Creation and validation of EMEA scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bright and dark sides of openness on quality of life: the role of emotions and self-efficacy beliefs within a GAMs, a network approach and mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chandès</w:t>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jacob</w:t>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rollon Poinsot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (1), pp.101010. </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2024.101010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-025-03144-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327852v1</w:t>
+                <w:t xml:space="preserve">hal-05327593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bright and dark sides of openness on quality of life: the role of emotions and self-efficacy beliefs within a GAMs, a network approach and mediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better understanding eco-anxiety: Creation and validation of EMEA scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonya Yakimova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Camille Chandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Jopp</w:t>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+                <w:t xml:space="preserve">Anne Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rollon Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.1118. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (1), pp.101010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40359-025-03144-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2024.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327593v1</w:t>
+                <w:t xml:space="preserve">hal-05327852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding eco-anxiety: Exploring relationships with environmental trait affects, connectedness to nature, depression, anxiety, and media exposure.</w:t>
               </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediating Role of Self-Efficacy and Dimensions of Emotional Openness in Links Between Personality and Quality of Life: Zoom on Openness and Agreeableness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Pocnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1155,377 +1155,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+                <w:t xml:space="preserve">hal-03991505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991505v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
@@ -1557,927 +1557,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+                <w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jalin</w:t>
+                <w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Catherine Weismann-Arcache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835560v1</w:t>
+                <w:t xml:space="preserve">hal-03628582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Congard</w:t>
+                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bret</w:t>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sapin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of young women with breast cancer after chemotherapy: A mediation model of emotional competence via emotional distress</w:t>
+                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+                <w:t xml:space="preserve">H. Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5876⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771024v1</w:t>
+                <w:t xml:space="preserve">hal-03835560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+                <w:t xml:space="preserve">A Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Andreotti</w:t>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628043v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality trait and subjective work experience fit ( P -SWE fit) as an explanation for voluntary turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjustment of young women with breast cancer after chemotherapy: A mediation model of emotional competence via emotional distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.848-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2021.1970459⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03628598v1</w:t>
+                <w:t xml:space="preserve">hal-03771024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality trait and subjective work experience fit ( P -SWE fit) as an explanation for voluntary turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villieux</w:t>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2021.1970459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03628582v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, </w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843394v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between‐Individual Differences in Baseline Well‐Being and Emotion Regulation Strategy Use Moderate the Effect of a Self‐Help Cognitive‐Behavioral Intervention for Typical Adults</w:t>
               </w:r>
@@ -2489,77 +2489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2610,90 +2610,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Affective Trajectory in a Positive Psychology Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.770-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,64 +2727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive psychology intervention for couples : a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,64 +2831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of affect and affective stability in adulthood: Nonlinear age-related differences in daily life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,845 +2929,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-and parent-rated measures of personality are related to different dimensions of school adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miliana Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-019-00548-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437058v1</w:t>
+                <w:t xml:space="preserve">hal-02468678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Situational Anxiety Related to Information Retrieval on the Web Among English-Speaking Internet Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Interacting with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.480-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/iwc/iwz031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924673v1</w:t>
+                <w:t xml:space="preserve">hal-03349349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘It might be time to accept’. Exploring the dynamics between affect regulation strategies, anxiety and timing of regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guiller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khelifa Hichem Chakri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.01.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437067v1</w:t>
+                <w:t xml:space="preserve">hal-01924673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-reported perceptions of the repercussions of the disease and its treatments on daily life for young women with breast cancer and their partners</w:t>
+                <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1479326⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-019-00548-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437050v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-and parent-rated measures of personality are related to different dimensions of school adjustment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">‘It might be time to accept’. Exploring the dynamics between affect regulation strategies, anxiety and timing of regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Hichem Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2019.02.007⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468678v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Situational Anxiety Related to Information Retrieval on the Web Among English-Speaking Internet Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The self-reported perceptions of the repercussions of the disease and its treatments on daily life for young women with breast cancer and their partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rodon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interacting with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (5), pp.480-491. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.50-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/iwc/iwz031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1479326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349349v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mindfulness-Based Intervention: Differential Effects on Affective and Processual Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (3), pp.368-390. </w:t>
@@ -3805,103 +3805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumination and Mindlessness Processes: Trajectories of Change in a 42-Day Mindfulness-Based Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of cognitive psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (2), pp.127 - 139. </w:t>
@@ -3939,77 +3939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the effects of a positive psychology intervention: Applied psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,538 +4050,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">Personality and its links to quality of life: Mediating effects of emotion regulation and self-efficacy beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pocnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (2), pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-017-9603-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772239v1</w:t>
+                <w:t xml:space="preserve">hal-03436921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">L’organisation de la personnalité chez l’enfant : l’apport des recherches en psychologie développementale et différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Personality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (2), pp.118 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01768265v1</w:t>
+                <w:t xml:space="preserve">hal-01772166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la personnalité chez l’enfant : l’apport des recherches en psychologie développementale et différentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perret</w:t>
+                <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772166v1</w:t>
+                <w:t xml:space="preserve">hal-01772239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and its links to quality of life: Mediating effects of emotion regulation and self-efficacy beliefs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dupuis</w:t>
+                <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Jopp</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (2), pp.196-208. </w:t>
+              <w:t xml:space="preserve">European Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11031-017-9603-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436921v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate the subjective experience of the disease and its treatment in the partners of young women with non-metastatic breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,103 +4670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4930,103 +4930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t>
@@ -5198,103 +5198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motives for the social sharing of an emotional experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.757 - 787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5328,90 +5328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux au travail : le rôle modérateur des stratégies de coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.227-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5449,51 +5449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Structural and Psychometric Properties of a New Personality Measure for Use With Military Personnel in the French Armed Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5787,64 +5787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating personality, daily life events and emotion: Role of anxiety and positive affect in emotion regulation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5891,51 +5891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEASURING SUBJECTIVE WELL-BEING: PLACE OF THE EMOTIONS IN POSITIVE PSYCHOTHERAPIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,217 +6012,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
+                <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165585v1</w:t>
+                <w:t xml:space="preserve">hal-05165730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
+                <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165730v1</w:t>
+                <w:t xml:space="preserve">hal-05165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des études de santé : diversité des profils avec la mise en place du PASS et des L.AS à Nantes Université.</w:t>
               </w:r>
@@ -6627,51 +6627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,51 +6679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -6746,497 +6746,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328767v1</w:t>
+                <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683863v1</w:t>
+                <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’interventions en Self-Help : exemples en psychologie positive et en pleine conscience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Dynamique longitudinale du vécu des membres du couple face au cancer du sein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Deleruyelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402113v1</w:t>
+                <w:t xml:space="preserve">hal-04428837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique longitudinale du vécu des membres du couple face au cancer du sein.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+                <w:t xml:space="preserve">Effet d’interventions en Self-Help : exemples en psychologie positive et en pleine conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428837v1</w:t>
+                <w:t xml:space="preserve">hal-04402113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t>
               </w:r>
@@ -7261,51 +7261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7347,103 +7347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets d'une intervention basée sur la pleine conscience : une approche en réseaux de la dynamique du changement et des différences inter et intra-individuelles,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Atelier MODEVAIIA MODElisation de la VAriabilité IntrA et Interindividuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7468,103 +7468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
@@ -7593,103 +7593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of physical activity on positive and negative affects’ dynamic : a differential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tilburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,273 +7708,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester les théories cybernétiques de l’autorégulation à l’aide de procédures écologiquement valides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Ateliers MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sommières, France</w:t>
+              <w:t xml:space="preserve">7ème atelier Modevaiia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471688v1</w:t>
+                <w:t xml:space="preserve">hal-02158488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Tester les théories cybernétiques de l’autorégulation à l’aide de procédures écologiquement valides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème atelier Modevaiia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
+              <w:t xml:space="preserve">7èmes Ateliers MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158488v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d’orientation post-bac : formalisation et modélisation des stades de ces transitions et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,64 +8051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’individualisation des interventions psychologiques basée sur des preuves : la méthode de l’interaction aptitude-traitement et son utilisation dans le contexte d’interventions centrées sur la régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,77 +8159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eﬀet d’interaction entre la personnalité et la pratique d’activité physique sur la dynamique aﬀective : un questionnement intra- et interindividuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréné Lopez-Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8267,64 +8267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des différences interindividuelles dans la régulation des émotions sur les phénomènes d’oscillations et d’emballements émotionnels : une approche en systèmes dynamiques des émotions et de leur régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8362,90 +8362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction des affordances et des vicariances dans le contexte des interventions centrées sur les compétences en régulation émotionnelle : comment la personnalité des individus modère la réponse à ces interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Ateliers MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8470,90 +8470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction entre vicariances et affordances dans le cadre des interventions promouvant les compétences en régulation émotionnelle : comment la personnalité modère la réponse à de telles interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8572,204 +8572,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826602v1</w:t>
+                <w:t xml:space="preserve">hal-01826408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of considering intra-individual variability and inter-individual differences for studying the effect of positive psychology interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8788,1007 +8775,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre personnalité et vécu professionnel dans la prédiction du turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et diversité des situations de travail, Tome 1 : Mobilités, conciliations et violences au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2016, Bruxelles, Belgique. pp.119-132</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925376v1</w:t>
+                <w:t xml:space="preserve">hal-01826602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Interaction entre personnalité et vécu professionnel dans la prédiction du turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Bien-être et diversité des situations de travail, Tome 1 : Mobilités, conciliations et violences au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2016, Bruxelles, Belgique. pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826473v1</w:t>
+                <w:t xml:space="preserve">hal-04925376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826489v1</w:t>
+                <w:t xml:space="preserve">hal-01826473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826408v1</w:t>
+                <w:t xml:space="preserve">hal-01826489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826603v1</w:t>
+                <w:t xml:space="preserve">hal-01826324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t>
+              <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674836v1</w:t>
+                <w:t xml:space="preserve">hal-01826603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
+              <w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826605v1</w:t>
+                <w:t xml:space="preserve">hal-04674836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826324v1</w:t>
+                <w:t xml:space="preserve">hal-01826605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu subjectif des couples face au cancer du sein lors du parcours de soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology, IAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,64 +9826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et adaptation des processus de régulation émotionnelle au cours du temps : Efficacité sur les sphères émotionnelle, cognitive et comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9934,64 +9934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : Efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10023,269 +10023,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826615v1</w:t>
+                <w:t xml:space="preserve">hal-01826617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826617v1</w:t>
+                <w:t xml:space="preserve">hal-01826615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10414,260 +10414,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bour</w:t>
+                <w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949405v1</w:t>
+                <w:t xml:space="preserve">hal-04675130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Sirven</w:t>
+                <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baussard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675130v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexie et flexibilité : vers une compréhension des processus psychiques impliqués dans la rigidification des conduites alimentaires</w:t>
               </w:r>
@@ -10748,103 +10748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et qualité de vie : liens directs et médiatisés par le SEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Pocnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10882,90 +10882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10990,77 +10990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt du modèle d'interaction aptitude-traitement pour mieux comprendre les processus associés aux traits de personnalité : le cas de la disposition à l'évitement expérientiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,64 +11098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des stratégies de régulations émotionnelles dans le domaine professionnel : approche structurale et intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11180,90 +11180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11301,51 +11301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect structural des stratégies de régulation émotionnelle : une approche intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11514,64 +11514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11630,90 +11630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle médiateur du sentiment d’efficacité personnel et des dimensions d'ouverture émotionnelle sur les liens entre personnalité et qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Pocnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Jopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11820,90 +11820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des stratégies de régulation des affects en fonction de l'anxiété moment après moment : importance de la place de l'acceptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Hichem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guiller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11954,90 +11954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets différentiels des interventions de pleine conscience et de thérapie positive en fonction de l'anxiété sur 42 jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12062,90 +12062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,77 +12183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pratique de la mindfulness sur la dynamique affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollon Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12312,64 +12312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations dynamiques entre affectivités positive et négative : rôles des événements de vie et de la personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,64 +12420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations dynamiques entre affectivités positive et négative: Rôles des événements de vie et de la personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12545,51 +12545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.543-546, 2009, 9782753505926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12608,363 +12608,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations temporelles des affects : étude du rôle de la personnalité, de l'anxiété et des événements de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation et résolution de problèmes : comparaison de deux mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollon Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loarer, E.; Mogenet, J.L.; Cuisinier, F.; Gottesdiener, H.; Mallet, P.; Vrignaud, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.191-194, 2008, 978-2-7535-0592-6</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466119v1</w:t>
+                <w:t xml:space="preserve">hal-02531152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité de construit et validité prédictive d’une épreuve de jeu de rôle dans le cadre d’un centre d’évaluation chez des officiers de Marine.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuations temporelles des affects : étude du rôle de la personnalité, de l'anxiété et des événements de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loarer, E.; Mogenet, J.L.; Cuisinier, F.; Gottesdiener, H.; Mallet, P.; Vrignaud, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.191-194, 2008, 978-2-7535-0592-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437142v1</w:t>
+                <w:t xml:space="preserve">hal-02466119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation et résolution de problèmes : comparaison de deux mesures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rollon Poinsot</w:t>
+                <w:t xml:space="preserve">Validité de construit et validité prédictive d’une épreuve de jeu de rôle dans le cadre d’un centre d’évaluation chez des officiers de Marine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borteyrou Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rascle Nicole Bruchon-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-94, 2008</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531152v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la désirabilité sociale sur la mesure de la personnalité : analyses empiriques et réflexions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13028,51 +13028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective de la validité des items de désirabilité sociale d'un test de personnalité inspiré du modèle à cinq facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13136,51 +13136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d'un inventaire de personnalité en langue française inspiré du modèle à cinq facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,103 +13384,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13588,51 +13588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68571D0D"/>
+    <w:nsid w:val="BB243B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13819,51 +13819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-congard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0259-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125947704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pocnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-03144-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04245317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v23i3.6416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pavani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03296045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem Chakri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.01.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Ayad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2019.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwz031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.10.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-017-9603-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lievens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsa.12121" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0273-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2012.678242" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bochatay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3850" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanchak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772368v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2011.04.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poinsot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deleruyelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Kop" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02501183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dussol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Franiatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471689v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534615v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442337v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442302v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Low" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigouroux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534881v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466119v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borteyrou Xavier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascle Nicole Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02531152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437111v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collomb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ivanchak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437132v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giuliani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Didier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-congard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0259-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125947704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jopp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pocnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-03144-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04245317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v23i3.6416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pavani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03296045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Ayad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2019.02.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwz031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem Chakri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.10.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-017-9603-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lievens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsa.12121" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0273-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2012.678242" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bochatay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3850" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanchak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772368v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2011.04.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poinsot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402113v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deleruyelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Kop" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02501183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dussol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Franiatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471689v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534615v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442337v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442302v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Low" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hichem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigouroux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534881v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02531152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437142v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borteyrou Xavier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascle Nicole Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437111v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collomb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ivanchak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437132v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giuliani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Didier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>